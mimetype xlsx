--- v0 (2026-05-30)
+++ v1 (2026-07-24)
@@ -1,104 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Forms and Reports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\WIN-GVVIABMAD3A\Data\Forms and Reports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3ED5F9C-9641-4128-A602-4336592A66CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Ghlzb6+GluKf7csogVnkrMwsFG2qq6HG5mv18r7hGyUfj6o9FYHDs1dPzstKEfqRJyOBnyjDHFqOwuqHU3rA/w==" workbookSaltValue="5EupwuJz/padKl0nbzoZxQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1943AB72-629F-4679-A3B1-F37ABC510572}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
+    <sheet name="Church Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$M$630</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Church Report'!$A$1:$M$630</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K149" i="1" l="1"/>
+  <c r="K64" i="1" l="1"/>
+  <c r="E64" i="1"/>
+  <c r="K149" i="1"/>
   <c r="K183" i="1" s="1"/>
   <c r="F142" i="1"/>
   <c r="H142" i="1" s="1"/>
   <c r="F140" i="1"/>
   <c r="H140" i="1" s="1"/>
   <c r="F138" i="1"/>
   <c r="K132" i="1"/>
   <c r="K122" i="1"/>
-  <c r="M102" i="1"/>
-[...2 lines deleted...]
-  <c r="E64" i="1"/>
   <c r="H65" i="1" l="1"/>
   <c r="F144" i="1"/>
   <c r="H166" i="1" s="1"/>
   <c r="H170" i="1" s="1"/>
   <c r="H138" i="1"/>
   <c r="H147" i="1" s="1"/>
   <c r="H156" i="1" l="1"/>
   <c r="H161" i="1" s="1"/>
   <c r="H173" i="1"/>
   <c r="H178" i="1" s="1"/>
   <c r="H151" i="1"/>
   <c r="H180" i="1" l="1"/>
   <c r="H186" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="349">
   <si>
     <t>Annual Local Church Report</t>
   </si>
   <si>
     <t>The Churches of Christ in Christian Union</t>
   </si>
   <si>
@@ -2745,51 +2738,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="226">
+  <cellXfs count="227">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
@@ -3035,91 +3028,94 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -3205,93 +3201,90 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="68" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
@@ -3377,76 +3370,80 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000099"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>428625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>145613</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>44886</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5019" name="Picture 1">
           <a:extLst>
@@ -7344,100 +7341,100 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasurer@cccuhq.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M28181"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25:M25"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="K128" sqref="K128:M128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="8" width="9.140625" style="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="0.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="0.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="45" x14ac:dyDescent="0.6">
-      <c r="A1" s="168" t="s">
+      <c r="A1" s="169" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="168"/>
-[...10 lines deleted...]
-      <c r="M1" s="168"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="169"/>
+      <c r="H1" s="169"/>
+      <c r="I1" s="169"/>
+      <c r="J1" s="169"/>
+      <c r="K1" s="169"/>
+      <c r="L1" s="169"/>
+      <c r="M1" s="169"/>
     </row>
     <row r="2" spans="1:13" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A2" s="169" t="s">
+      <c r="A2" s="170" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="169"/>
-[...10 lines deleted...]
-      <c r="M2" s="169"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -7576,944 +7573,944 @@
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A15" s="170" t="s">
+      <c r="A15" s="171" t="s">
         <v>340</v>
       </c>
-      <c r="B15" s="170"/>
-[...10 lines deleted...]
-      <c r="M15" s="170"/>
+      <c r="B15" s="171"/>
+      <c r="C15" s="171"/>
+      <c r="D15" s="171"/>
+      <c r="E15" s="171"/>
+      <c r="F15" s="171"/>
+      <c r="G15" s="171"/>
+      <c r="H15" s="171"/>
+      <c r="I15" s="171"/>
+      <c r="J15" s="171"/>
+      <c r="K15" s="171"/>
+      <c r="L15" s="171"/>
+      <c r="M15" s="171"/>
     </row>
     <row r="16" spans="1:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13" s="6" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="171" t="s">
+      <c r="A17" s="172" t="s">
         <v>241</v>
       </c>
-      <c r="B17" s="171"/>
-[...10 lines deleted...]
-      <c r="M17" s="171"/>
+      <c r="B17" s="172"/>
+      <c r="C17" s="172"/>
+      <c r="D17" s="172"/>
+      <c r="E17" s="172"/>
+      <c r="F17" s="172"/>
+      <c r="G17" s="172"/>
+      <c r="H17" s="172"/>
+      <c r="I17" s="172"/>
+      <c r="J17" s="172"/>
+      <c r="K17" s="172"/>
+      <c r="L17" s="172"/>
+      <c r="M17" s="172"/>
     </row>
     <row r="18" spans="1:13" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13" ht="28.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="174" t="s">
+      <c r="A19" s="175" t="s">
         <v>257</v>
       </c>
-      <c r="B19" s="175"/>
-[...4 lines deleted...]
-      <c r="G19" s="175"/>
+      <c r="B19" s="176"/>
+      <c r="C19" s="176"/>
+      <c r="D19" s="176"/>
+      <c r="E19" s="176"/>
+      <c r="F19" s="176"/>
+      <c r="G19" s="176"/>
       <c r="H19" s="79" t="s">
         <v>256</v>
       </c>
       <c r="I19" s="80"/>
       <c r="J19" s="80"/>
       <c r="K19" s="80"/>
       <c r="L19" s="80"/>
       <c r="M19" s="81"/>
     </row>
     <row r="20" spans="1:13" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="172" t="s">
+      <c r="A20" s="173" t="s">
         <v>259</v>
       </c>
-      <c r="B20" s="173"/>
+      <c r="B20" s="174"/>
       <c r="C20" s="82"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13" t="s">
         <v>258</v>
       </c>
       <c r="F20" s="13"/>
       <c r="G20" s="82"/>
       <c r="H20" s="13" t="s">
         <v>260</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="12"/>
       <c r="M20" s="92"/>
     </row>
     <row r="21" spans="1:13" s="45" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A21" s="46"/>
       <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9"/>
-      <c r="D22" s="151"/>
-[...8 lines deleted...]
-      <c r="M22" s="152"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+      <c r="G22" s="152"/>
+      <c r="H22" s="152"/>
+      <c r="I22" s="152"/>
+      <c r="J22" s="152"/>
+      <c r="K22" s="152"/>
+      <c r="L22" s="152"/>
+      <c r="M22" s="153"/>
     </row>
     <row r="23" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="83" t="s">
         <v>326</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9"/>
-      <c r="D23" s="153"/>
-[...8 lines deleted...]
-      <c r="M23" s="154"/>
+      <c r="D23" s="154"/>
+      <c r="E23" s="154"/>
+      <c r="F23" s="154"/>
+      <c r="G23" s="154"/>
+      <c r="H23" s="154"/>
+      <c r="I23" s="154"/>
+      <c r="J23" s="154"/>
+      <c r="K23" s="154"/>
+      <c r="L23" s="154"/>
+      <c r="M23" s="155"/>
     </row>
     <row r="24" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>134</v>
       </c>
       <c r="B24" s="8"/>
-      <c r="D24" s="153"/>
-[...8 lines deleted...]
-      <c r="M24" s="154"/>
+      <c r="D24" s="154"/>
+      <c r="E24" s="154"/>
+      <c r="F24" s="154"/>
+      <c r="G24" s="154"/>
+      <c r="H24" s="154"/>
+      <c r="I24" s="154"/>
+      <c r="J24" s="154"/>
+      <c r="K24" s="154"/>
+      <c r="L24" s="154"/>
+      <c r="M24" s="155"/>
     </row>
     <row r="25" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="B25" s="151"/>
-[...2 lines deleted...]
-      <c r="E25" s="151"/>
+      <c r="B25" s="152"/>
+      <c r="C25" s="152"/>
+      <c r="D25" s="152"/>
+      <c r="E25" s="152"/>
       <c r="F25" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="G25" s="153"/>
-      <c r="H25" s="153"/>
+      <c r="G25" s="154"/>
+      <c r="H25" s="154"/>
       <c r="I25" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J25" s="12"/>
-      <c r="K25" s="153"/>
-[...1 lines deleted...]
-      <c r="M25" s="154"/>
+      <c r="K25" s="154"/>
+      <c r="L25" s="154"/>
+      <c r="M25" s="155"/>
     </row>
     <row r="26" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="149" t="s">
+      <c r="A26" s="150" t="s">
         <v>136</v>
       </c>
-      <c r="B26" s="150"/>
-[...4 lines deleted...]
-      <c r="G26" s="158" t="s">
+      <c r="B26" s="151"/>
+      <c r="C26" s="152"/>
+      <c r="D26" s="152"/>
+      <c r="E26" s="152"/>
+      <c r="F26" s="152"/>
+      <c r="G26" s="159" t="s">
         <v>5</v>
       </c>
-      <c r="H26" s="158"/>
-[...4 lines deleted...]
-      <c r="M26" s="152"/>
+      <c r="H26" s="159"/>
+      <c r="I26" s="152"/>
+      <c r="J26" s="152"/>
+      <c r="K26" s="152"/>
+      <c r="L26" s="152"/>
+      <c r="M26" s="153"/>
     </row>
     <row r="27" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="74" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="100"/>
       <c r="C27" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="D27" s="150" t="s">
+      <c r="D27" s="151" t="s">
         <v>325</v>
       </c>
-      <c r="E27" s="150"/>
-[...7 lines deleted...]
-      <c r="M27" s="154"/>
+      <c r="E27" s="151"/>
+      <c r="F27" s="151"/>
+      <c r="G27" s="151"/>
+      <c r="H27" s="151"/>
+      <c r="I27" s="154"/>
+      <c r="J27" s="154"/>
+      <c r="K27" s="154"/>
+      <c r="L27" s="154"/>
+      <c r="M27" s="155"/>
     </row>
     <row r="28" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="149" t="s">
+      <c r="A28" s="150" t="s">
         <v>138</v>
       </c>
-      <c r="B28" s="150"/>
-[...10 lines deleted...]
-      <c r="M28" s="152"/>
+      <c r="B28" s="151"/>
+      <c r="C28" s="151"/>
+      <c r="D28" s="152"/>
+      <c r="E28" s="152"/>
+      <c r="F28" s="152"/>
+      <c r="G28" s="152"/>
+      <c r="H28" s="152"/>
+      <c r="I28" s="152"/>
+      <c r="J28" s="152"/>
+      <c r="K28" s="152"/>
+      <c r="L28" s="152"/>
+      <c r="M28" s="153"/>
     </row>
     <row r="29" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="149" t="s">
+      <c r="A29" s="150" t="s">
         <v>139</v>
       </c>
-      <c r="B29" s="150"/>
-[...10 lines deleted...]
-      <c r="M29" s="154"/>
+      <c r="B29" s="151"/>
+      <c r="C29" s="151"/>
+      <c r="D29" s="154"/>
+      <c r="E29" s="154"/>
+      <c r="F29" s="154"/>
+      <c r="G29" s="154"/>
+      <c r="H29" s="154"/>
+      <c r="I29" s="154"/>
+      <c r="J29" s="154"/>
+      <c r="K29" s="154"/>
+      <c r="L29" s="154"/>
+      <c r="M29" s="155"/>
     </row>
     <row r="30" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="149" t="s">
+      <c r="A30" s="150" t="s">
         <v>140</v>
       </c>
-      <c r="B30" s="150"/>
-[...10 lines deleted...]
-      <c r="M30" s="154"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="151"/>
+      <c r="D30" s="151"/>
+      <c r="E30" s="154"/>
+      <c r="F30" s="154"/>
+      <c r="G30" s="154"/>
+      <c r="H30" s="154"/>
+      <c r="I30" s="154"/>
+      <c r="J30" s="154"/>
+      <c r="K30" s="154"/>
+      <c r="L30" s="154"/>
+      <c r="M30" s="155"/>
     </row>
     <row r="31" spans="1:13" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="161"/>
-[...11 lines deleted...]
-      <c r="M31" s="163"/>
+      <c r="A31" s="162"/>
+      <c r="B31" s="163"/>
+      <c r="C31" s="163"/>
+      <c r="D31" s="163"/>
+      <c r="E31" s="163"/>
+      <c r="F31" s="163"/>
+      <c r="G31" s="163"/>
+      <c r="H31" s="163"/>
+      <c r="I31" s="163"/>
+      <c r="J31" s="163"/>
+      <c r="K31" s="163"/>
+      <c r="L31" s="163"/>
+      <c r="M31" s="164"/>
     </row>
     <row r="32" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="164" t="s">
+      <c r="A32" s="165" t="s">
         <v>295</v>
       </c>
-      <c r="B32" s="165"/>
-[...10 lines deleted...]
-      <c r="M32" s="166"/>
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="166"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="166"/>
+      <c r="G32" s="166"/>
+      <c r="H32" s="166"/>
+      <c r="I32" s="166"/>
+      <c r="J32" s="166"/>
+      <c r="K32" s="166"/>
+      <c r="L32" s="166"/>
+      <c r="M32" s="167"/>
     </row>
     <row r="33" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="149" t="s">
+      <c r="A33" s="150" t="s">
         <v>141</v>
       </c>
-      <c r="B33" s="150"/>
-[...10 lines deleted...]
-      <c r="M33" s="152"/>
+      <c r="B33" s="151"/>
+      <c r="C33" s="151"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="152"/>
+      <c r="F33" s="152"/>
+      <c r="G33" s="152"/>
+      <c r="H33" s="152"/>
+      <c r="I33" s="152"/>
+      <c r="J33" s="152"/>
+      <c r="K33" s="152"/>
+      <c r="L33" s="152"/>
+      <c r="M33" s="153"/>
     </row>
     <row r="34" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="159"/>
-[...11 lines deleted...]
-      <c r="M34" s="152"/>
+      <c r="A34" s="160"/>
+      <c r="B34" s="152"/>
+      <c r="C34" s="152"/>
+      <c r="D34" s="152"/>
+      <c r="E34" s="152"/>
+      <c r="F34" s="152"/>
+      <c r="G34" s="152"/>
+      <c r="H34" s="152"/>
+      <c r="I34" s="152"/>
+      <c r="J34" s="152"/>
+      <c r="K34" s="152"/>
+      <c r="L34" s="152"/>
+      <c r="M34" s="153"/>
     </row>
     <row r="35" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="159"/>
-[...11 lines deleted...]
-      <c r="M35" s="152"/>
+      <c r="A35" s="160"/>
+      <c r="B35" s="152"/>
+      <c r="C35" s="152"/>
+      <c r="D35" s="152"/>
+      <c r="E35" s="152"/>
+      <c r="F35" s="152"/>
+      <c r="G35" s="152"/>
+      <c r="H35" s="152"/>
+      <c r="I35" s="152"/>
+      <c r="J35" s="152"/>
+      <c r="K35" s="152"/>
+      <c r="L35" s="152"/>
+      <c r="M35" s="153"/>
     </row>
     <row r="36" spans="1:13" s="11" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="160"/>
-[...11 lines deleted...]
-      <c r="M36" s="154"/>
+      <c r="A36" s="161"/>
+      <c r="B36" s="154"/>
+      <c r="C36" s="154"/>
+      <c r="D36" s="154"/>
+      <c r="E36" s="154"/>
+      <c r="F36" s="154"/>
+      <c r="G36" s="154"/>
+      <c r="H36" s="154"/>
+      <c r="I36" s="154"/>
+      <c r="J36" s="154"/>
+      <c r="K36" s="154"/>
+      <c r="L36" s="154"/>
+      <c r="M36" s="155"/>
     </row>
     <row r="37" spans="1:13" s="11" customFormat="1" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="48"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="50"/>
     </row>
     <row r="38" spans="1:13" ht="30.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="167" t="s">
+      <c r="A38" s="168" t="s">
         <v>79</v>
       </c>
-      <c r="B38" s="167"/>
-[...10 lines deleted...]
-      <c r="M38" s="167"/>
+      <c r="B38" s="168"/>
+      <c r="C38" s="168"/>
+      <c r="D38" s="168"/>
+      <c r="E38" s="168"/>
+      <c r="F38" s="168"/>
+      <c r="G38" s="168"/>
+      <c r="H38" s="168"/>
+      <c r="I38" s="168"/>
+      <c r="J38" s="168"/>
+      <c r="K38" s="168"/>
+      <c r="L38" s="168"/>
+      <c r="M38" s="168"/>
     </row>
     <row r="39" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="114"/>
       <c r="B39" s="114"/>
       <c r="C39" s="114"/>
       <c r="D39" s="114"/>
       <c r="E39" s="114"/>
       <c r="F39" s="114"/>
       <c r="G39" s="114"/>
       <c r="H39" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="114"/>
       <c r="J39" s="114"/>
       <c r="K39" s="114"/>
       <c r="L39" s="114"/>
       <c r="M39" s="114"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
     </row>
     <row r="42" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A42" s="140" t="s">
+      <c r="A42" s="141" t="s">
         <v>6</v>
       </c>
-      <c r="B42" s="140"/>
-[...10 lines deleted...]
-      <c r="M42" s="140"/>
+      <c r="B42" s="141"/>
+      <c r="C42" s="141"/>
+      <c r="D42" s="141"/>
+      <c r="E42" s="141"/>
+      <c r="F42" s="141"/>
+      <c r="G42" s="141"/>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141"/>
+      <c r="J42" s="141"/>
+      <c r="K42" s="141"/>
+      <c r="L42" s="141"/>
+      <c r="M42" s="141"/>
     </row>
     <row r="43" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
       <c r="H43" s="51"/>
       <c r="I43" s="51"/>
       <c r="J43" s="51"/>
       <c r="K43" s="51"/>
       <c r="L43" s="51"/>
       <c r="M43" s="51"/>
     </row>
     <row r="44" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="132" t="s">
         <v>17</v>
       </c>
       <c r="B44" s="132"/>
       <c r="C44" s="132"/>
       <c r="D44" s="132"/>
       <c r="G44" s="132" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="132"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
     </row>
     <row r="45" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="136" t="s">
+      <c r="A45" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="B45" s="136"/>
-[...1 lines deleted...]
-      <c r="D45" s="136"/>
+      <c r="B45" s="137"/>
+      <c r="C45" s="137"/>
+      <c r="D45" s="137"/>
       <c r="E45" s="70"/>
       <c r="G45" s="14" t="s">
         <v>8</v>
       </c>
       <c r="K45" s="109"/>
     </row>
     <row r="46" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G46" s="136" t="s">
+      <c r="G46" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="H46" s="136"/>
-      <c r="I46" s="136"/>
+      <c r="H46" s="137"/>
+      <c r="I46" s="137"/>
       <c r="J46" s="73"/>
       <c r="K46" s="110"/>
     </row>
     <row r="47" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="132" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="132"/>
       <c r="C47" s="132"/>
       <c r="G47" s="14" t="s">
         <v>10</v>
       </c>
       <c r="K47" s="110"/>
     </row>
     <row r="48" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="136" t="s">
+      <c r="A48" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="136"/>
-[...1 lines deleted...]
-      <c r="D48" s="136"/>
+      <c r="B48" s="137"/>
+      <c r="C48" s="137"/>
+      <c r="D48" s="137"/>
       <c r="E48" s="70"/>
       <c r="G48" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="108"/>
     </row>
     <row r="49" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="136" t="s">
+      <c r="A49" s="137" t="s">
         <v>13</v>
       </c>
-      <c r="B49" s="136"/>
-[...1 lines deleted...]
-      <c r="D49" s="136"/>
+      <c r="B49" s="137"/>
+      <c r="C49" s="137"/>
+      <c r="D49" s="137"/>
       <c r="E49" s="52"/>
     </row>
     <row r="50" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="136" t="s">
+      <c r="A50" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="136"/>
-[...1 lines deleted...]
-      <c r="D50" s="136"/>
+      <c r="B50" s="137"/>
+      <c r="C50" s="137"/>
+      <c r="D50" s="137"/>
       <c r="E50" s="52"/>
       <c r="G50" s="132" t="s">
         <v>142</v>
       </c>
       <c r="H50" s="132"/>
       <c r="I50" s="132"/>
       <c r="J50" s="18"/>
     </row>
     <row r="51" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="137" t="s">
+      <c r="A51" s="138" t="s">
         <v>321</v>
       </c>
-      <c r="B51" s="136"/>
-[...1 lines deleted...]
-      <c r="D51" s="136"/>
+      <c r="B51" s="137"/>
+      <c r="C51" s="137"/>
+      <c r="D51" s="137"/>
       <c r="E51" s="52"/>
-      <c r="G51" s="136" t="s">
+      <c r="G51" s="137" t="s">
         <v>15</v>
       </c>
-      <c r="H51" s="136"/>
-[...2 lines deleted...]
-      <c r="K51" s="136"/>
+      <c r="H51" s="137"/>
+      <c r="I51" s="137"/>
+      <c r="J51" s="137"/>
+      <c r="K51" s="137"/>
       <c r="L51" s="73"/>
       <c r="M51" s="70"/>
     </row>
     <row r="52" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G52" s="136" t="s">
+      <c r="G52" s="137" t="s">
         <v>16</v>
       </c>
-      <c r="H52" s="136"/>
-[...2 lines deleted...]
-      <c r="K52" s="136"/>
+      <c r="H52" s="137"/>
+      <c r="I52" s="137"/>
+      <c r="J52" s="137"/>
+      <c r="K52" s="137"/>
       <c r="L52" s="73"/>
       <c r="M52" s="52"/>
     </row>
     <row r="53" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G53" s="73"/>
       <c r="H53" s="73"/>
       <c r="I53" s="73"/>
       <c r="J53" s="73"/>
       <c r="K53" s="73"/>
       <c r="L53" s="73"/>
     </row>
     <row r="54" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="132" t="s">
         <v>80</v>
       </c>
       <c r="B54" s="132"/>
       <c r="C54" s="132"/>
       <c r="G54" s="73"/>
       <c r="H54" s="73"/>
       <c r="I54" s="73"/>
       <c r="J54" s="73"/>
       <c r="K54" s="73"/>
       <c r="L54" s="73"/>
     </row>
     <row r="55" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="137" t="s">
+      <c r="A55" s="138" t="s">
         <v>296</v>
       </c>
-      <c r="B55" s="136"/>
-[...6 lines deleted...]
-      <c r="I55" s="148"/>
+      <c r="B55" s="137"/>
+      <c r="C55" s="137"/>
+      <c r="D55" s="137"/>
+      <c r="E55" s="137"/>
+      <c r="F55" s="137"/>
+      <c r="G55" s="137"/>
+      <c r="H55" s="149"/>
+      <c r="I55" s="149"/>
       <c r="J55" s="73"/>
       <c r="K55" s="73"/>
       <c r="L55" s="73"/>
     </row>
     <row r="56" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="137" t="s">
+      <c r="A56" s="138" t="s">
         <v>297</v>
       </c>
-      <c r="B56" s="136"/>
-[...8 lines deleted...]
-      <c r="K56" s="148"/>
+      <c r="B56" s="137"/>
+      <c r="C56" s="137"/>
+      <c r="D56" s="137"/>
+      <c r="E56" s="137"/>
+      <c r="F56" s="137"/>
+      <c r="G56" s="137"/>
+      <c r="H56" s="137"/>
+      <c r="I56" s="149"/>
+      <c r="J56" s="149"/>
+      <c r="K56" s="149"/>
       <c r="L56" s="73"/>
     </row>
     <row r="57" spans="1:13" s="14" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="45" t="s">
         <v>305</v>
       </c>
       <c r="L57" s="73"/>
       <c r="M57" s="70"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58"/>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
     </row>
     <row r="59" spans="1:13" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="142" t="s">
+      <c r="A59" s="143" t="s">
         <v>20</v>
       </c>
-      <c r="B59" s="142"/>
-[...10 lines deleted...]
-      <c r="M59" s="142"/>
+      <c r="B59" s="143"/>
+      <c r="C59" s="143"/>
+      <c r="D59" s="143"/>
+      <c r="E59" s="143"/>
+      <c r="F59" s="143"/>
+      <c r="G59" s="143"/>
+      <c r="H59" s="143"/>
+      <c r="I59" s="143"/>
+      <c r="J59" s="143"/>
+      <c r="K59" s="143"/>
+      <c r="L59" s="143"/>
+      <c r="M59" s="143"/>
     </row>
     <row r="60" spans="1:13" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="145"/>
-[...11 lines deleted...]
-      <c r="M60" s="147"/>
+      <c r="A60" s="146"/>
+      <c r="B60" s="147"/>
+      <c r="C60" s="147"/>
+      <c r="D60" s="147"/>
+      <c r="E60" s="147"/>
+      <c r="F60" s="147"/>
+      <c r="G60" s="147"/>
+      <c r="H60" s="147"/>
+      <c r="I60" s="147"/>
+      <c r="J60" s="147"/>
+      <c r="K60" s="147"/>
+      <c r="L60" s="147"/>
+      <c r="M60" s="148"/>
     </row>
     <row r="61" spans="1:13" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="143" t="s">
+      <c r="A61" s="144" t="s">
         <v>21</v>
       </c>
-      <c r="B61" s="144"/>
-[...1 lines deleted...]
-      <c r="D61" s="144"/>
+      <c r="B61" s="145"/>
+      <c r="C61" s="145"/>
+      <c r="D61" s="145"/>
       <c r="E61" s="104"/>
       <c r="G61" s="17" t="s">
         <v>25</v>
       </c>
       <c r="K61" s="104"/>
       <c r="L61" s="71"/>
       <c r="M61" s="53"/>
     </row>
     <row r="62" spans="1:13" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="143" t="s">
+      <c r="A62" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="B62" s="144"/>
-[...1 lines deleted...]
-      <c r="D62" s="144"/>
+      <c r="B62" s="145"/>
+      <c r="C62" s="145"/>
+      <c r="D62" s="145"/>
       <c r="E62" s="105"/>
       <c r="G62" s="17" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="105"/>
       <c r="L62" s="71"/>
       <c r="M62" s="53"/>
     </row>
     <row r="63" spans="1:13" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="143" t="s">
+      <c r="A63" s="144" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="144"/>
-[...1 lines deleted...]
-      <c r="D63" s="144"/>
+      <c r="B63" s="145"/>
+      <c r="C63" s="145"/>
+      <c r="D63" s="145"/>
       <c r="E63" s="105"/>
       <c r="G63" s="17" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="105"/>
       <c r="L63" s="71"/>
       <c r="M63" s="53"/>
     </row>
     <row r="64" spans="1:13" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="143" t="s">
+      <c r="A64" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="B64" s="144"/>
-[...1 lines deleted...]
-      <c r="D64" s="144"/>
+      <c r="B64" s="145"/>
+      <c r="C64" s="145"/>
+      <c r="D64" s="145"/>
       <c r="E64" s="107">
-        <f>+E62+E63</f>
+        <f>SUM(E61:E63)</f>
         <v>0</v>
       </c>
       <c r="G64" s="17" t="s">
         <v>28</v>
       </c>
       <c r="K64" s="107">
-        <f>+K61+K62+K63</f>
+        <f>SUM(K61:K63)</f>
         <v>0</v>
       </c>
       <c r="L64" s="71"/>
       <c r="M64" s="53"/>
     </row>
     <row r="65" spans="1:13" s="17" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="138" t="s">
+      <c r="A65" s="139" t="s">
         <v>29</v>
       </c>
-      <c r="B65" s="139"/>
-[...4 lines deleted...]
-      <c r="G65" s="139"/>
+      <c r="B65" s="140"/>
+      <c r="C65" s="140"/>
+      <c r="D65" s="140"/>
+      <c r="E65" s="140"/>
+      <c r="F65" s="140"/>
+      <c r="G65" s="140"/>
       <c r="H65" s="106">
-        <f>+E61+E64-K64</f>
+        <f>SUM(E64-K64)</f>
         <v>0</v>
       </c>
       <c r="M65" s="53"/>
     </row>
     <row r="66" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="54"/>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H66" s="15"/>
       <c r="I66" s="16"/>
       <c r="J66" s="16"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66" s="55"/>
     </row>
     <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="56"/>
       <c r="B67" s="57"/>
       <c r="C67" s="57"/>
       <c r="D67" s="57"/>
       <c r="E67" s="57"/>
       <c r="F67" s="57"/>
       <c r="G67" s="57"/>
       <c r="H67" s="57"/>
       <c r="I67" s="57"/>
       <c r="J67" s="57"/>
       <c r="K67" s="57"/>
       <c r="L67" s="57"/>
       <c r="M67" s="58"/>
     </row>
     <row r="68" spans="1:13" ht="28.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="140" t="s">
+      <c r="A68" s="141" t="s">
         <v>31</v>
       </c>
-      <c r="B68" s="141"/>
-[...10 lines deleted...]
-      <c r="M68" s="141"/>
+      <c r="B68" s="142"/>
+      <c r="C68" s="142"/>
+      <c r="D68" s="142"/>
+      <c r="E68" s="142"/>
+      <c r="F68" s="142"/>
+      <c r="G68" s="142"/>
+      <c r="H68" s="142"/>
+      <c r="I68" s="142"/>
+      <c r="J68" s="142"/>
+      <c r="K68" s="142"/>
+      <c r="L68" s="142"/>
+      <c r="M68" s="142"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
     </row>
     <row r="70" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="132" t="s">
         <v>32</v>
       </c>
       <c r="B70" s="132"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70" s="18" t="s">
         <v>33</v>
       </c>
       <c r="J70"/>
-      <c r="K70" s="129" t="s">
+      <c r="K70" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="L70" s="129"/>
-      <c r="M70" s="129"/>
+      <c r="L70" s="123"/>
+      <c r="M70" s="123"/>
     </row>
     <row r="71" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="59"/>
       <c r="B71" s="59"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71" s="18"/>
       <c r="J71"/>
       <c r="K71" s="116" t="s">
         <v>86</v>
       </c>
       <c r="L71" s="116"/>
       <c r="M71" s="116"/>
     </row>
     <row r="72" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="59"/>
       <c r="B72" s="59"/>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72" s="18"/>
       <c r="J72"/>
-      <c r="K72" s="129" t="s">
+      <c r="K72" s="123" t="s">
         <v>87</v>
       </c>
-      <c r="L72" s="129"/>
-      <c r="M72" s="129"/>
+      <c r="L72" s="123"/>
+      <c r="M72" s="123"/>
     </row>
     <row r="73" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73"/>
       <c r="B73" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73" s="3">
         <v>0</v>
       </c>
       <c r="J73"/>
       <c r="K73" s="60"/>
       <c r="L73" s="61"/>
       <c r="M73"/>
     </row>
     <row r="74" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74"/>
       <c r="B74" s="19" t="s">
         <v>82</v>
       </c>
@@ -8690,121 +8687,121 @@
       <c r="C84" s="19"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
     </row>
     <row r="85" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85"/>
       <c r="B85"/>
       <c r="C85" s="19"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85" s="18" t="s">
         <v>33</v>
       </c>
       <c r="J85"/>
-      <c r="K85" s="129" t="s">
+      <c r="K85" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="L85" s="129"/>
-      <c r="M85" s="129"/>
+      <c r="L85" s="123"/>
+      <c r="M85" s="123"/>
     </row>
     <row r="86" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86"/>
       <c r="B86"/>
       <c r="C86" s="19"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86" s="18"/>
       <c r="J86"/>
       <c r="K86" s="116" t="s">
         <v>86</v>
       </c>
       <c r="L86" s="116"/>
       <c r="M86" s="116"/>
     </row>
     <row r="87" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87"/>
       <c r="B87"/>
       <c r="C87" s="19"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87" s="18"/>
       <c r="J87"/>
-      <c r="K87" s="129" t="s">
+      <c r="K87" s="123" t="s">
         <v>87</v>
       </c>
-      <c r="L87" s="129"/>
-      <c r="M87" s="129"/>
+      <c r="L87" s="123"/>
+      <c r="M87" s="123"/>
     </row>
     <row r="88" spans="1:13" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88"/>
       <c r="B88"/>
       <c r="C88" s="19"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88" s="18"/>
       <c r="J88"/>
       <c r="K88" s="72"/>
       <c r="L88" s="72"/>
       <c r="M88" s="72"/>
     </row>
     <row r="89" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="155" t="s">
+      <c r="A89" s="156" t="s">
         <v>242</v>
       </c>
-      <c r="B89" s="155"/>
-[...3 lines deleted...]
-      <c r="F89" s="155"/>
+      <c r="B89" s="156"/>
+      <c r="C89" s="156"/>
+      <c r="D89" s="156"/>
+      <c r="E89" s="156"/>
+      <c r="F89" s="156"/>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
-      <c r="K89" s="129"/>
-[...1 lines deleted...]
-      <c r="M89" s="129"/>
+      <c r="K89" s="123"/>
+      <c r="L89" s="123"/>
+      <c r="M89" s="123"/>
     </row>
     <row r="90" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90"/>
       <c r="B90" s="19" t="s">
         <v>92</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90" s="3">
         <v>0</v>
       </c>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90" s="62"/>
     </row>
     <row r="91" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91"/>
       <c r="B91" s="21" t="s">
         <v>93</v>
       </c>
@@ -8904,52 +8901,51 @@
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
     </row>
     <row r="97" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97"/>
       <c r="B97" s="85" t="s">
         <v>98</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97"/>
       <c r="K97" s="62"/>
       <c r="L97"/>
-      <c r="M97" s="97">
-        <f>+H92+H93+H94+H95</f>
+      <c r="M97" s="226">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98"/>
       <c r="B98" s="95" t="s">
         <v>265</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
     </row>
     <row r="99" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99"/>
       <c r="B99" s="95" t="s">
         <v>266</v>
       </c>
@@ -8994,52 +8990,51 @@
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101"/>
       <c r="K101" s="3">
         <v>0</v>
       </c>
       <c r="L101"/>
       <c r="M101" s="62"/>
     </row>
     <row r="102" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102"/>
       <c r="B102" s="85" t="s">
         <v>99</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
       <c r="K102" s="63"/>
       <c r="L102"/>
-      <c r="M102" s="97">
-        <f>+K101</f>
+      <c r="M102" s="226">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103"/>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
     </row>
     <row r="104" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B104" s="18"/>
       <c r="C104" s="18"/>
       <c r="D104"/>
@@ -9349,65 +9344,65 @@
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
     </row>
     <row r="122" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122"/>
       <c r="B122" s="85" t="s">
         <v>115</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122"/>
       <c r="K122" s="98">
         <f>+I73+I74+I75+I80+K107+I90+K101</f>
         <v>0</v>
       </c>
       <c r="L122"/>
       <c r="M122"/>
     </row>
     <row r="123" spans="1:13" ht="41.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="156" t="s">
+      <c r="A123" s="157" t="s">
         <v>143</v>
       </c>
-      <c r="B123" s="157"/>
-[...10 lines deleted...]
-      <c r="M123" s="157"/>
+      <c r="B123" s="158"/>
+      <c r="C123" s="158"/>
+      <c r="D123" s="158"/>
+      <c r="E123" s="158"/>
+      <c r="F123" s="158"/>
+      <c r="G123" s="158"/>
+      <c r="H123" s="158"/>
+      <c r="I123" s="158"/>
+      <c r="J123" s="158"/>
+      <c r="K123" s="158"/>
+      <c r="L123" s="158"/>
+      <c r="M123" s="158"/>
     </row>
     <row r="124" spans="1:13" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124"/>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="96" t="s">
         <v>116</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
@@ -10509,80 +10504,80 @@
       <c r="H190"/>
       <c r="I190"/>
       <c r="J190"/>
       <c r="K190"/>
       <c r="L190"/>
       <c r="M190"/>
     </row>
     <row r="191" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A191" s="133" t="s">
         <v>56</v>
       </c>
       <c r="B191" s="133"/>
       <c r="C191" s="133"/>
       <c r="D191" s="133"/>
       <c r="E191" s="133"/>
       <c r="F191" s="134"/>
       <c r="G191" s="134"/>
       <c r="H191" s="134"/>
       <c r="I191" s="134"/>
       <c r="J191" s="134"/>
       <c r="K191" s="134"/>
       <c r="L191" s="134"/>
       <c r="M191" s="134"/>
     </row>
     <row r="192" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A192" s="176"/>
-[...11 lines deleted...]
-      <c r="M192" s="176"/>
+      <c r="A192" s="136"/>
+      <c r="B192" s="136"/>
+      <c r="C192" s="136"/>
+      <c r="D192" s="136"/>
+      <c r="E192" s="136"/>
+      <c r="F192" s="136"/>
+      <c r="G192" s="136"/>
+      <c r="H192" s="136"/>
+      <c r="I192" s="136"/>
+      <c r="J192" s="136"/>
+      <c r="K192" s="136"/>
+      <c r="L192" s="136"/>
+      <c r="M192" s="136"/>
     </row>
     <row r="193" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A193" s="126" t="s">
+      <c r="A193" s="127" t="s">
         <v>57</v>
       </c>
-      <c r="B193" s="126"/>
-[...10 lines deleted...]
-      <c r="M193" s="126"/>
+      <c r="B193" s="127"/>
+      <c r="C193" s="127"/>
+      <c r="D193" s="127"/>
+      <c r="E193" s="127"/>
+      <c r="F193" s="127"/>
+      <c r="G193" s="127"/>
+      <c r="H193" s="127"/>
+      <c r="I193" s="127"/>
+      <c r="J193" s="127"/>
+      <c r="K193" s="127"/>
+      <c r="L193" s="127"/>
+      <c r="M193" s="127"/>
     </row>
     <row r="194" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A194" s="135" t="s">
         <v>58</v>
       </c>
       <c r="B194" s="135"/>
       <c r="C194" s="135"/>
       <c r="D194" s="135"/>
       <c r="E194" s="135"/>
       <c r="F194" s="135"/>
       <c r="G194" s="135"/>
       <c r="H194" s="135"/>
       <c r="I194" s="135"/>
       <c r="J194" s="135"/>
       <c r="K194" s="135"/>
       <c r="L194" s="135"/>
       <c r="M194" s="135"/>
     </row>
     <row r="195" spans="1:13" s="15" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="118"/>
       <c r="B195" s="118"/>
       <c r="C195" s="118"/>
       <c r="D195" s="118"/>
       <c r="E195" s="118"/>
       <c r="F195" s="118"/>
@@ -10590,57 +10585,57 @@
       <c r="H195" s="118"/>
       <c r="I195" s="118"/>
       <c r="J195" s="118"/>
       <c r="K195" s="118"/>
       <c r="L195" s="118"/>
       <c r="M195" s="118"/>
     </row>
     <row r="196" spans="1:13" s="85" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A196" s="86" t="s">
         <v>70</v>
       </c>
       <c r="B196" s="117"/>
       <c r="C196" s="117"/>
       <c r="D196" s="117"/>
       <c r="E196" s="117"/>
       <c r="F196" s="117"/>
       <c r="G196" s="117"/>
       <c r="H196" s="117"/>
       <c r="I196" s="117"/>
       <c r="J196" s="117"/>
       <c r="K196" s="117"/>
       <c r="L196" s="117"/>
       <c r="M196" s="117"/>
     </row>
     <row r="197" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="127" t="s">
+      <c r="A197" s="128" t="s">
         <v>327</v>
       </c>
-      <c r="B197" s="127"/>
-[...2 lines deleted...]
-      <c r="E197" s="127"/>
+      <c r="B197" s="128"/>
+      <c r="C197" s="128"/>
+      <c r="D197" s="128"/>
+      <c r="E197" s="128"/>
       <c r="F197" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G197" s="122"/>
       <c r="H197" s="122"/>
       <c r="I197" s="122"/>
       <c r="J197" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K197" s="122"/>
       <c r="L197" s="122"/>
       <c r="M197" s="122"/>
     </row>
     <row r="198" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A198" s="87"/>
       <c r="B198" s="87"/>
       <c r="C198" s="117"/>
       <c r="D198" s="117"/>
       <c r="E198" s="117"/>
       <c r="F198" s="117"/>
       <c r="G198" s="117"/>
       <c r="H198" s="117"/>
       <c r="I198" s="117"/>
       <c r="J198" s="117"/>
       <c r="K198" s="117"/>
@@ -10753,57 +10748,57 @@
       <c r="H204" s="118"/>
       <c r="I204" s="118"/>
       <c r="J204" s="118"/>
       <c r="K204" s="118"/>
       <c r="L204" s="118"/>
       <c r="M204" s="118"/>
     </row>
     <row r="205" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="89" t="s">
         <v>71</v>
       </c>
       <c r="B205" s="117"/>
       <c r="C205" s="117"/>
       <c r="D205" s="117"/>
       <c r="E205" s="117"/>
       <c r="F205" s="117"/>
       <c r="G205" s="117"/>
       <c r="H205" s="117"/>
       <c r="I205" s="117"/>
       <c r="J205" s="117"/>
       <c r="K205" s="117"/>
       <c r="L205" s="117"/>
       <c r="M205" s="117"/>
     </row>
     <row r="206" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="127" t="s">
+      <c r="A206" s="128" t="s">
         <v>328</v>
       </c>
-      <c r="B206" s="127"/>
-[...2 lines deleted...]
-      <c r="E206" s="127"/>
+      <c r="B206" s="128"/>
+      <c r="C206" s="128"/>
+      <c r="D206" s="128"/>
+      <c r="E206" s="128"/>
       <c r="F206" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G206" s="122"/>
       <c r="H206" s="122"/>
       <c r="I206" s="122"/>
       <c r="J206" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K206" s="122"/>
       <c r="L206" s="122"/>
       <c r="M206" s="122"/>
     </row>
     <row r="207" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="87"/>
       <c r="B207" s="87"/>
       <c r="C207" s="117"/>
       <c r="D207" s="117"/>
       <c r="E207" s="117"/>
       <c r="F207" s="117"/>
       <c r="G207" s="117"/>
       <c r="H207" s="117"/>
       <c r="I207" s="117"/>
       <c r="J207" s="117"/>
       <c r="K207" s="117"/>
@@ -10814,91 +10809,91 @@
       <c r="A208" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B208" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C208" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D208" s="122"/>
       <c r="E208" s="122"/>
       <c r="F208" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G208" s="122"/>
       <c r="H208" s="122"/>
       <c r="I208" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J208" s="122"/>
       <c r="K208" s="122"/>
       <c r="L208" s="122"/>
       <c r="M208" s="122"/>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A209" s="178" t="s">
+      <c r="A209" s="177" t="s">
         <v>146</v>
       </c>
-      <c r="B209" s="178"/>
-[...10 lines deleted...]
-      <c r="M209" s="178"/>
+      <c r="B209" s="177"/>
+      <c r="C209" s="177"/>
+      <c r="D209" s="177"/>
+      <c r="E209" s="177"/>
+      <c r="F209" s="177"/>
+      <c r="G209" s="177"/>
+      <c r="H209" s="177"/>
+      <c r="I209" s="177"/>
+      <c r="J209" s="177"/>
+      <c r="K209" s="177"/>
+      <c r="L209" s="177"/>
+      <c r="M209" s="177"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="121" t="s">
         <v>65</v>
       </c>
       <c r="B210" s="121"/>
       <c r="C210" s="120"/>
       <c r="D210" s="120"/>
       <c r="E210" s="120"/>
       <c r="F210" s="120"/>
       <c r="G210" s="120"/>
       <c r="H210" s="120"/>
       <c r="I210" s="120"/>
       <c r="J210" s="120"/>
       <c r="K210" s="120"/>
       <c r="L210" s="120"/>
       <c r="M210" s="120"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A211" s="176" t="s">
+      <c r="A211" s="136" t="s">
         <v>329</v>
       </c>
-      <c r="B211" s="176"/>
-[...2 lines deleted...]
-      <c r="E211" s="176"/>
+      <c r="B211" s="136"/>
+      <c r="C211" s="136"/>
+      <c r="D211" s="136"/>
+      <c r="E211" s="136"/>
       <c r="F211" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G211" s="119"/>
       <c r="H211" s="119"/>
       <c r="I211" s="119"/>
       <c r="J211" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K211" s="119"/>
       <c r="L211" s="119"/>
       <c r="M211" s="119"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="69"/>
       <c r="B212" s="69"/>
       <c r="C212" s="114"/>
       <c r="D212" s="114"/>
       <c r="E212" s="114"/>
       <c r="F212" s="179"/>
       <c r="G212" s="114"/>
       <c r="H212" s="114"/>
       <c r="I212" s="114"/>
       <c r="J212" s="114"/>
       <c r="K212" s="114"/>
@@ -10909,63 +10904,63 @@
       <c r="A213" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B213" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C213" s="119" t="s">
         <v>251</v>
       </c>
       <c r="D213" s="119"/>
       <c r="E213" s="119"/>
       <c r="F213" s="119" t="s">
         <v>252</v>
       </c>
       <c r="G213" s="119"/>
       <c r="H213" s="119"/>
       <c r="I213" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J213" s="119"/>
       <c r="K213" s="119"/>
       <c r="L213" s="119"/>
       <c r="M213" s="119"/>
     </row>
     <row r="214" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="125"/>
-[...11 lines deleted...]
-      <c r="M214" s="125"/>
+      <c r="A214" s="126"/>
+      <c r="B214" s="126"/>
+      <c r="C214" s="126"/>
+      <c r="D214" s="126"/>
+      <c r="E214" s="126"/>
+      <c r="F214" s="126"/>
+      <c r="G214" s="126"/>
+      <c r="H214" s="126"/>
+      <c r="I214" s="126"/>
+      <c r="J214" s="126"/>
+      <c r="K214" s="126"/>
+      <c r="L214" s="126"/>
+      <c r="M214" s="126"/>
     </row>
     <row r="215" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A215" s="189" t="s">
         <v>65</v>
       </c>
       <c r="B215" s="189"/>
       <c r="C215" s="117"/>
       <c r="D215" s="117"/>
       <c r="E215" s="117"/>
       <c r="F215" s="117"/>
       <c r="G215" s="117"/>
       <c r="H215" s="117"/>
       <c r="I215" s="117"/>
       <c r="J215" s="117"/>
       <c r="K215" s="117"/>
       <c r="L215" s="117"/>
       <c r="M215" s="117"/>
     </row>
     <row r="216" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A216" s="193" t="s">
         <v>331</v>
       </c>
       <c r="B216" s="193"/>
       <c r="C216" s="193"/>
       <c r="D216" s="193"/>
@@ -11002,89 +10997,89 @@
       <c r="A218" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B218" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C218" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D218" s="122"/>
       <c r="E218" s="122"/>
       <c r="F218" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G218" s="122"/>
       <c r="H218" s="122"/>
       <c r="I218" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J218" s="122"/>
       <c r="K218" s="122"/>
       <c r="L218" s="122"/>
       <c r="M218" s="122"/>
     </row>
     <row r="219" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="128"/>
-[...11 lines deleted...]
-      <c r="M219" s="128"/>
+      <c r="A219" s="129"/>
+      <c r="B219" s="129"/>
+      <c r="C219" s="129"/>
+      <c r="D219" s="129"/>
+      <c r="E219" s="129"/>
+      <c r="F219" s="129"/>
+      <c r="G219" s="129"/>
+      <c r="H219" s="129"/>
+      <c r="I219" s="129"/>
+      <c r="J219" s="129"/>
+      <c r="K219" s="129"/>
+      <c r="L219" s="129"/>
+      <c r="M219" s="129"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="121" t="s">
         <v>66</v>
       </c>
       <c r="B220" s="121"/>
       <c r="C220" s="120"/>
       <c r="D220" s="120"/>
       <c r="E220" s="120"/>
       <c r="F220" s="120"/>
       <c r="G220" s="120"/>
       <c r="H220" s="120"/>
       <c r="I220" s="120"/>
       <c r="J220" s="120"/>
       <c r="K220" s="120"/>
       <c r="L220" s="120"/>
       <c r="M220" s="120"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A221" s="176" t="s">
+      <c r="A221" s="136" t="s">
         <v>59</v>
       </c>
-      <c r="B221" s="176"/>
-[...2 lines deleted...]
-      <c r="E221" s="176"/>
+      <c r="B221" s="136"/>
+      <c r="C221" s="136"/>
+      <c r="D221" s="136"/>
+      <c r="E221" s="136"/>
       <c r="F221" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G221" s="119"/>
       <c r="H221" s="119"/>
       <c r="I221" s="119"/>
       <c r="J221" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K221" s="119"/>
       <c r="L221" s="119"/>
       <c r="M221" s="119"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="75"/>
       <c r="B222" s="75"/>
       <c r="C222" s="120"/>
       <c r="D222" s="120"/>
       <c r="E222" s="120"/>
       <c r="F222" s="120"/>
       <c r="G222" s="120"/>
       <c r="H222" s="120"/>
       <c r="I222" s="120"/>
       <c r="J222" s="120"/>
       <c r="K222" s="120"/>
@@ -11095,63 +11090,63 @@
       <c r="A223" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B223" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C223" s="119" t="s">
         <v>251</v>
       </c>
       <c r="D223" s="119"/>
       <c r="E223" s="119"/>
       <c r="F223" s="119" t="s">
         <v>252</v>
       </c>
       <c r="G223" s="119"/>
       <c r="H223" s="119"/>
       <c r="I223" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J223" s="119"/>
       <c r="K223" s="119"/>
       <c r="L223" s="119"/>
       <c r="M223" s="119"/>
     </row>
     <row r="224" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="128"/>
-[...11 lines deleted...]
-      <c r="M224" s="128"/>
+      <c r="A224" s="129"/>
+      <c r="B224" s="129"/>
+      <c r="C224" s="129"/>
+      <c r="D224" s="129"/>
+      <c r="E224" s="129"/>
+      <c r="F224" s="129"/>
+      <c r="G224" s="129"/>
+      <c r="H224" s="129"/>
+      <c r="I224" s="129"/>
+      <c r="J224" s="129"/>
+      <c r="K224" s="129"/>
+      <c r="L224" s="129"/>
+      <c r="M224" s="129"/>
     </row>
     <row r="225" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A225" s="189" t="s">
         <v>75</v>
       </c>
       <c r="B225" s="189"/>
       <c r="C225" s="117"/>
       <c r="D225" s="117"/>
       <c r="E225" s="117"/>
       <c r="F225" s="117"/>
       <c r="G225" s="117"/>
       <c r="H225" s="117"/>
       <c r="I225" s="117"/>
       <c r="J225" s="117"/>
       <c r="K225" s="117"/>
       <c r="L225" s="117"/>
       <c r="M225" s="117"/>
     </row>
     <row r="226" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A226" s="193" t="s">
         <v>330</v>
       </c>
       <c r="B226" s="193"/>
       <c r="C226" s="193"/>
       <c r="D226" s="193"/>
@@ -11222,57 +11217,57 @@
       <c r="H229" s="194"/>
       <c r="I229" s="194"/>
       <c r="J229" s="194"/>
       <c r="K229" s="194"/>
       <c r="L229" s="194"/>
       <c r="M229" s="194"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B230" s="120"/>
       <c r="C230" s="120"/>
       <c r="D230" s="120"/>
       <c r="E230" s="120"/>
       <c r="F230" s="120"/>
       <c r="G230" s="120"/>
       <c r="H230" s="120"/>
       <c r="I230" s="120"/>
       <c r="J230" s="120"/>
       <c r="K230" s="120"/>
       <c r="L230" s="120"/>
       <c r="M230" s="120"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A231" s="176" t="s">
+      <c r="A231" s="136" t="s">
         <v>332</v>
       </c>
-      <c r="B231" s="176"/>
-[...2 lines deleted...]
-      <c r="E231" s="176"/>
+      <c r="B231" s="136"/>
+      <c r="C231" s="136"/>
+      <c r="D231" s="136"/>
+      <c r="E231" s="136"/>
       <c r="F231" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G231" s="119"/>
       <c r="H231" s="119"/>
       <c r="I231" s="119"/>
       <c r="J231" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K231" s="119"/>
       <c r="L231" s="119"/>
       <c r="M231" s="119"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A232" s="75"/>
       <c r="B232" s="75"/>
       <c r="C232" s="120"/>
       <c r="D232" s="120"/>
       <c r="E232" s="120"/>
       <c r="F232" s="120"/>
       <c r="G232" s="120"/>
       <c r="H232" s="120"/>
       <c r="I232" s="120"/>
       <c r="J232" s="120"/>
       <c r="K232" s="120"/>
@@ -11283,89 +11278,89 @@
       <c r="A233" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B233" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C233" s="119" t="s">
         <v>251</v>
       </c>
       <c r="D233" s="119"/>
       <c r="E233" s="119"/>
       <c r="F233" s="119" t="s">
         <v>252</v>
       </c>
       <c r="G233" s="119"/>
       <c r="H233" s="119"/>
       <c r="I233" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J233" s="119"/>
       <c r="K233" s="119"/>
       <c r="L233" s="119"/>
       <c r="M233" s="119"/>
     </row>
     <row r="234" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="128"/>
-[...11 lines deleted...]
-      <c r="M234" s="128"/>
+      <c r="A234" s="129"/>
+      <c r="B234" s="129"/>
+      <c r="C234" s="129"/>
+      <c r="D234" s="129"/>
+      <c r="E234" s="129"/>
+      <c r="F234" s="129"/>
+      <c r="G234" s="129"/>
+      <c r="H234" s="129"/>
+      <c r="I234" s="129"/>
+      <c r="J234" s="129"/>
+      <c r="K234" s="129"/>
+      <c r="L234" s="129"/>
+      <c r="M234" s="129"/>
     </row>
     <row r="235" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A235" s="189" t="s">
         <v>68</v>
       </c>
       <c r="B235" s="189"/>
       <c r="C235" s="117"/>
       <c r="D235" s="117"/>
       <c r="E235" s="117"/>
       <c r="F235" s="117"/>
       <c r="G235" s="117"/>
       <c r="H235" s="117"/>
       <c r="I235" s="117"/>
       <c r="J235" s="117"/>
       <c r="K235" s="117"/>
       <c r="L235" s="117"/>
       <c r="M235" s="117"/>
     </row>
     <row r="236" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="127" t="s">
+      <c r="A236" s="128" t="s">
         <v>59</v>
       </c>
-      <c r="B236" s="127"/>
-[...2 lines deleted...]
-      <c r="E236" s="127"/>
+      <c r="B236" s="128"/>
+      <c r="C236" s="128"/>
+      <c r="D236" s="128"/>
+      <c r="E236" s="128"/>
       <c r="F236" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G236" s="122"/>
       <c r="H236" s="122"/>
       <c r="I236" s="122"/>
       <c r="J236" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K236" s="122"/>
       <c r="L236" s="122"/>
       <c r="M236" s="122"/>
     </row>
     <row r="237" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="87"/>
       <c r="B237" s="87"/>
       <c r="C237" s="117"/>
       <c r="D237" s="117"/>
       <c r="E237" s="117"/>
       <c r="F237" s="117"/>
       <c r="G237" s="117"/>
       <c r="H237" s="117"/>
       <c r="I237" s="117"/>
       <c r="J237" s="117"/>
       <c r="K237" s="117"/>
@@ -11376,63 +11371,63 @@
       <c r="A238" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B238" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C238" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D238" s="122"/>
       <c r="E238" s="122"/>
       <c r="F238" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G238" s="122"/>
       <c r="H238" s="122"/>
       <c r="I238" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J238" s="122"/>
       <c r="K238" s="122"/>
       <c r="L238" s="122"/>
       <c r="M238" s="122"/>
     </row>
     <row r="239" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="128"/>
-[...11 lines deleted...]
-      <c r="M239" s="128"/>
+      <c r="A239" s="129"/>
+      <c r="B239" s="129"/>
+      <c r="C239" s="129"/>
+      <c r="D239" s="129"/>
+      <c r="E239" s="129"/>
+      <c r="F239" s="129"/>
+      <c r="G239" s="129"/>
+      <c r="H239" s="129"/>
+      <c r="I239" s="129"/>
+      <c r="J239" s="129"/>
+      <c r="K239" s="129"/>
+      <c r="L239" s="129"/>
+      <c r="M239" s="129"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B240" s="120"/>
       <c r="C240" s="120"/>
       <c r="D240" s="120"/>
       <c r="E240" s="120"/>
       <c r="F240" s="120"/>
       <c r="G240" s="120"/>
       <c r="H240" s="120"/>
       <c r="I240" s="120"/>
       <c r="J240" s="120"/>
       <c r="K240" s="120"/>
       <c r="L240" s="120"/>
       <c r="M240" s="120"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="28" t="s">
         <v>148</v>
       </c>
       <c r="B241" s="119" t="s">
         <v>333</v>
       </c>
@@ -11471,89 +11466,89 @@
       <c r="A243" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B243" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C243" s="119" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="119"/>
       <c r="E243" s="119"/>
       <c r="F243" s="119" t="s">
         <v>252</v>
       </c>
       <c r="G243" s="119"/>
       <c r="H243" s="119"/>
       <c r="I243" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J243" s="119"/>
       <c r="K243" s="119"/>
       <c r="L243" s="119"/>
       <c r="M243" s="119"/>
     </row>
     <row r="244" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="125"/>
-[...11 lines deleted...]
-      <c r="M244" s="125"/>
+      <c r="A244" s="126"/>
+      <c r="B244" s="126"/>
+      <c r="C244" s="126"/>
+      <c r="D244" s="126"/>
+      <c r="E244" s="126"/>
+      <c r="F244" s="126"/>
+      <c r="G244" s="126"/>
+      <c r="H244" s="126"/>
+      <c r="I244" s="126"/>
+      <c r="J244" s="126"/>
+      <c r="K244" s="126"/>
+      <c r="L244" s="126"/>
+      <c r="M244" s="126"/>
     </row>
     <row r="245" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="90" t="s">
         <v>149</v>
       </c>
-      <c r="B245" s="177"/>
-[...2 lines deleted...]
-      <c r="E245" s="177"/>
+      <c r="B245" s="178"/>
+      <c r="C245" s="178"/>
+      <c r="D245" s="178"/>
+      <c r="E245" s="178"/>
       <c r="F245" s="117"/>
       <c r="G245" s="117"/>
       <c r="H245" s="117"/>
       <c r="I245" s="117"/>
       <c r="J245" s="117"/>
       <c r="K245" s="117"/>
       <c r="L245" s="117"/>
       <c r="M245" s="117"/>
     </row>
     <row r="246" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="127" t="s">
+      <c r="A246" s="128" t="s">
         <v>334</v>
       </c>
-      <c r="B246" s="127"/>
-[...2 lines deleted...]
-      <c r="E246" s="127"/>
+      <c r="B246" s="128"/>
+      <c r="C246" s="128"/>
+      <c r="D246" s="128"/>
+      <c r="E246" s="128"/>
       <c r="F246" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G246" s="122"/>
       <c r="H246" s="122"/>
       <c r="I246" s="122"/>
       <c r="J246" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K246" s="122"/>
       <c r="L246" s="122"/>
       <c r="M246" s="122"/>
     </row>
     <row r="247" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="87"/>
       <c r="B247" s="87"/>
       <c r="C247" s="117"/>
       <c r="D247" s="117"/>
       <c r="E247" s="117"/>
       <c r="F247" s="117"/>
       <c r="G247" s="117"/>
       <c r="H247" s="117"/>
       <c r="I247" s="117"/>
       <c r="J247" s="117"/>
       <c r="K247" s="117"/>
@@ -11564,89 +11559,89 @@
       <c r="A248" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B248" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C248" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D248" s="122"/>
       <c r="E248" s="122"/>
       <c r="F248" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G248" s="122"/>
       <c r="H248" s="122"/>
       <c r="I248" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J248" s="122"/>
       <c r="K248" s="122"/>
       <c r="L248" s="122"/>
       <c r="M248" s="122"/>
     </row>
     <row r="249" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="125"/>
-[...11 lines deleted...]
-      <c r="M249" s="125"/>
+      <c r="A249" s="126"/>
+      <c r="B249" s="126"/>
+      <c r="C249" s="126"/>
+      <c r="D249" s="126"/>
+      <c r="E249" s="126"/>
+      <c r="F249" s="126"/>
+      <c r="G249" s="126"/>
+      <c r="H249" s="126"/>
+      <c r="I249" s="126"/>
+      <c r="J249" s="126"/>
+      <c r="K249" s="126"/>
+      <c r="L249" s="126"/>
+      <c r="M249" s="126"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A250" s="33" t="s">
         <v>149</v>
       </c>
       <c r="B250" s="180"/>
       <c r="C250" s="180"/>
       <c r="D250" s="180"/>
       <c r="E250" s="180"/>
       <c r="F250" s="120"/>
       <c r="G250" s="120"/>
       <c r="H250" s="120"/>
       <c r="I250" s="120"/>
       <c r="J250" s="120"/>
       <c r="K250" s="120"/>
       <c r="L250" s="120"/>
       <c r="M250" s="120"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A251" s="176" t="s">
+      <c r="A251" s="136" t="s">
         <v>333</v>
       </c>
-      <c r="B251" s="176"/>
-[...2 lines deleted...]
-      <c r="E251" s="176"/>
+      <c r="B251" s="136"/>
+      <c r="C251" s="136"/>
+      <c r="D251" s="136"/>
+      <c r="E251" s="136"/>
       <c r="F251" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G251" s="119"/>
       <c r="H251" s="119"/>
       <c r="I251" s="119"/>
       <c r="J251" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K251" s="119"/>
       <c r="L251" s="119"/>
       <c r="M251" s="119"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="75"/>
       <c r="B252" s="75"/>
       <c r="C252" s="120"/>
       <c r="D252" s="120"/>
       <c r="E252" s="120"/>
       <c r="F252" s="120"/>
       <c r="G252" s="120"/>
       <c r="H252" s="120"/>
       <c r="I252" s="120"/>
       <c r="J252" s="120"/>
       <c r="K252" s="120"/>
@@ -11687,89 +11682,89 @@
       <c r="F254" s="76"/>
       <c r="G254" s="76"/>
       <c r="H254" s="76"/>
       <c r="I254" s="76"/>
       <c r="J254" s="76"/>
       <c r="K254" s="76"/>
       <c r="L254" s="76"/>
       <c r="M254" s="76"/>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A255" s="76"/>
       <c r="B255" s="76"/>
       <c r="C255" s="76"/>
       <c r="D255" s="76"/>
       <c r="E255" s="76"/>
       <c r="F255" s="76"/>
       <c r="G255" s="76"/>
       <c r="H255" s="76"/>
       <c r="I255" s="76"/>
       <c r="J255" s="76"/>
       <c r="K255" s="76"/>
       <c r="L255" s="76"/>
       <c r="M255" s="76"/>
     </row>
     <row r="256" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A256" s="125"/>
-[...11 lines deleted...]
-      <c r="M256" s="125"/>
+      <c r="A256" s="126"/>
+      <c r="B256" s="126"/>
+      <c r="C256" s="126"/>
+      <c r="D256" s="126"/>
+      <c r="E256" s="126"/>
+      <c r="F256" s="126"/>
+      <c r="G256" s="126"/>
+      <c r="H256" s="126"/>
+      <c r="I256" s="126"/>
+      <c r="J256" s="126"/>
+      <c r="K256" s="126"/>
+      <c r="L256" s="126"/>
+      <c r="M256" s="126"/>
     </row>
     <row r="257" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="90" t="s">
         <v>76</v>
       </c>
       <c r="B257" s="117"/>
       <c r="C257" s="117"/>
       <c r="D257" s="117"/>
       <c r="E257" s="117"/>
       <c r="F257" s="117"/>
       <c r="G257" s="117"/>
       <c r="H257" s="117"/>
       <c r="I257" s="117"/>
       <c r="J257" s="117"/>
       <c r="K257" s="117"/>
       <c r="L257" s="117"/>
       <c r="M257" s="117"/>
     </row>
     <row r="258" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A258" s="127" t="s">
+      <c r="A258" s="128" t="s">
         <v>335</v>
       </c>
-      <c r="B258" s="127"/>
-[...2 lines deleted...]
-      <c r="E258" s="127"/>
+      <c r="B258" s="128"/>
+      <c r="C258" s="128"/>
+      <c r="D258" s="128"/>
+      <c r="E258" s="128"/>
       <c r="F258" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G258" s="122"/>
       <c r="H258" s="122"/>
       <c r="I258" s="122"/>
       <c r="J258" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K258" s="122"/>
       <c r="L258" s="122"/>
       <c r="M258" s="122"/>
     </row>
     <row r="259" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="87"/>
       <c r="B259" s="87"/>
       <c r="C259" s="117"/>
       <c r="D259" s="117"/>
       <c r="E259" s="117"/>
       <c r="F259" s="117"/>
       <c r="G259" s="117"/>
       <c r="H259" s="117"/>
       <c r="I259" s="117"/>
       <c r="J259" s="117"/>
       <c r="K259" s="117"/>
@@ -11780,89 +11775,89 @@
       <c r="A260" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B260" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C260" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D260" s="122"/>
       <c r="E260" s="122"/>
       <c r="F260" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G260" s="122"/>
       <c r="H260" s="122"/>
       <c r="I260" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J260" s="122"/>
       <c r="K260" s="122"/>
       <c r="L260" s="122"/>
       <c r="M260" s="122"/>
     </row>
     <row r="261" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="125"/>
-[...11 lines deleted...]
-      <c r="M261" s="125"/>
+      <c r="A261" s="126"/>
+      <c r="B261" s="126"/>
+      <c r="C261" s="126"/>
+      <c r="D261" s="126"/>
+      <c r="E261" s="126"/>
+      <c r="F261" s="126"/>
+      <c r="G261" s="126"/>
+      <c r="H261" s="126"/>
+      <c r="I261" s="126"/>
+      <c r="J261" s="126"/>
+      <c r="K261" s="126"/>
+      <c r="L261" s="126"/>
+      <c r="M261" s="126"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="33" t="s">
         <v>150</v>
       </c>
       <c r="B262" s="114"/>
       <c r="C262" s="114"/>
       <c r="D262" s="114"/>
       <c r="E262" s="114"/>
       <c r="F262" s="114"/>
       <c r="G262" s="114"/>
       <c r="H262" s="114"/>
       <c r="I262" s="114"/>
       <c r="J262" s="114"/>
       <c r="K262" s="114"/>
       <c r="L262" s="114"/>
       <c r="M262" s="114"/>
     </row>
     <row r="263" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="176" t="s">
+      <c r="A263" s="136" t="s">
         <v>333</v>
       </c>
-      <c r="B263" s="176"/>
-[...2 lines deleted...]
-      <c r="E263" s="176"/>
+      <c r="B263" s="136"/>
+      <c r="C263" s="136"/>
+      <c r="D263" s="136"/>
+      <c r="E263" s="136"/>
       <c r="F263" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G263" s="119"/>
       <c r="H263" s="119"/>
       <c r="I263" s="119"/>
       <c r="J263" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K263" s="119"/>
       <c r="L263" s="119"/>
       <c r="M263" s="119"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="69"/>
       <c r="B264" s="69"/>
       <c r="C264" s="114"/>
       <c r="D264" s="114"/>
       <c r="E264" s="114"/>
       <c r="F264" s="179"/>
       <c r="G264" s="114"/>
       <c r="H264" s="114"/>
       <c r="I264" s="114"/>
       <c r="J264" s="114"/>
       <c r="K264" s="114"/>
@@ -11873,89 +11868,89 @@
       <c r="A265" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B265" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C265" s="119" t="s">
         <v>253</v>
       </c>
       <c r="D265" s="119"/>
       <c r="E265" s="119"/>
       <c r="F265" s="119" t="s">
         <v>254</v>
       </c>
       <c r="G265" s="119"/>
       <c r="H265" s="119"/>
       <c r="I265" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J265" s="119"/>
       <c r="K265" s="119"/>
       <c r="L265" s="119"/>
       <c r="M265" s="119"/>
     </row>
     <row r="266" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A266" s="125"/>
-[...11 lines deleted...]
-      <c r="M266" s="125"/>
+      <c r="A266" s="126"/>
+      <c r="B266" s="126"/>
+      <c r="C266" s="126"/>
+      <c r="D266" s="126"/>
+      <c r="E266" s="126"/>
+      <c r="F266" s="126"/>
+      <c r="G266" s="126"/>
+      <c r="H266" s="126"/>
+      <c r="I266" s="126"/>
+      <c r="J266" s="126"/>
+      <c r="K266" s="126"/>
+      <c r="L266" s="126"/>
+      <c r="M266" s="126"/>
     </row>
     <row r="267" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="90" t="s">
         <v>151</v>
       </c>
       <c r="B267" s="117"/>
       <c r="C267" s="117"/>
       <c r="D267" s="117"/>
       <c r="E267" s="117"/>
       <c r="F267" s="117"/>
       <c r="G267" s="117"/>
       <c r="H267" s="117"/>
       <c r="I267" s="117"/>
       <c r="J267" s="117"/>
       <c r="K267" s="117"/>
       <c r="L267" s="117"/>
       <c r="M267" s="117"/>
     </row>
     <row r="268" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="127" t="s">
+      <c r="A268" s="128" t="s">
         <v>335</v>
       </c>
-      <c r="B268" s="127"/>
-[...2 lines deleted...]
-      <c r="E268" s="127"/>
+      <c r="B268" s="128"/>
+      <c r="C268" s="128"/>
+      <c r="D268" s="128"/>
+      <c r="E268" s="128"/>
       <c r="F268" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G268" s="122"/>
       <c r="H268" s="122"/>
       <c r="I268" s="122"/>
       <c r="J268" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K268" s="122"/>
       <c r="L268" s="122"/>
       <c r="M268" s="122"/>
     </row>
     <row r="269" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A269" s="87"/>
       <c r="B269" s="87"/>
       <c r="C269" s="117"/>
       <c r="D269" s="117"/>
       <c r="E269" s="117"/>
       <c r="F269" s="117"/>
       <c r="G269" s="117"/>
       <c r="H269" s="117"/>
       <c r="I269" s="117"/>
       <c r="J269" s="117"/>
       <c r="K269" s="117"/>
@@ -11966,89 +11961,89 @@
       <c r="A270" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B270" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C270" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D270" s="122"/>
       <c r="E270" s="122"/>
       <c r="F270" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G270" s="122"/>
       <c r="H270" s="122"/>
       <c r="I270" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J270" s="122"/>
       <c r="K270" s="122"/>
       <c r="L270" s="122"/>
       <c r="M270" s="122"/>
     </row>
     <row r="271" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="125"/>
-[...11 lines deleted...]
-      <c r="M271" s="125"/>
+      <c r="A271" s="126"/>
+      <c r="B271" s="126"/>
+      <c r="C271" s="126"/>
+      <c r="D271" s="126"/>
+      <c r="E271" s="126"/>
+      <c r="F271" s="126"/>
+      <c r="G271" s="126"/>
+      <c r="H271" s="126"/>
+      <c r="I271" s="126"/>
+      <c r="J271" s="126"/>
+      <c r="K271" s="126"/>
+      <c r="L271" s="126"/>
+      <c r="M271" s="126"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="121" t="s">
         <v>152</v>
       </c>
       <c r="B272" s="121"/>
       <c r="C272" s="179"/>
       <c r="D272" s="114"/>
       <c r="E272" s="114"/>
       <c r="F272" s="114"/>
       <c r="G272" s="114"/>
       <c r="H272" s="114"/>
       <c r="I272" s="114"/>
       <c r="J272" s="114"/>
       <c r="K272" s="114"/>
       <c r="L272" s="114"/>
       <c r="M272" s="114"/>
     </row>
     <row r="273" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="181" t="s">
+      <c r="A273" s="184" t="s">
         <v>336</v>
       </c>
-      <c r="B273" s="181"/>
-[...2 lines deleted...]
-      <c r="E273" s="181"/>
+      <c r="B273" s="184"/>
+      <c r="C273" s="184"/>
+      <c r="D273" s="184"/>
+      <c r="E273" s="184"/>
       <c r="F273" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G273" s="119"/>
       <c r="H273" s="119"/>
       <c r="I273" s="119"/>
       <c r="J273" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K273" s="119"/>
       <c r="L273" s="119"/>
       <c r="M273" s="119"/>
     </row>
     <row r="274" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A274" s="69"/>
       <c r="B274" s="69"/>
       <c r="C274" s="114"/>
       <c r="D274" s="114"/>
       <c r="E274" s="114"/>
       <c r="F274" s="179"/>
       <c r="G274" s="114"/>
       <c r="H274" s="114"/>
       <c r="I274" s="114"/>
       <c r="J274" s="114"/>
       <c r="K274" s="114"/>
@@ -12059,63 +12054,63 @@
       <c r="A275" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B275" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C275" s="119" t="s">
         <v>253</v>
       </c>
       <c r="D275" s="119"/>
       <c r="E275" s="119"/>
       <c r="F275" s="119" t="s">
         <v>254</v>
       </c>
       <c r="G275" s="119"/>
       <c r="H275" s="119"/>
       <c r="I275" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J275" s="119"/>
       <c r="K275" s="119"/>
       <c r="L275" s="119"/>
       <c r="M275" s="119"/>
     </row>
     <row r="276" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A276" s="125"/>
-[...11 lines deleted...]
-      <c r="M276" s="125"/>
+      <c r="A276" s="126"/>
+      <c r="B276" s="126"/>
+      <c r="C276" s="126"/>
+      <c r="D276" s="126"/>
+      <c r="E276" s="126"/>
+      <c r="F276" s="126"/>
+      <c r="G276" s="126"/>
+      <c r="H276" s="126"/>
+      <c r="I276" s="126"/>
+      <c r="J276" s="126"/>
+      <c r="K276" s="126"/>
+      <c r="L276" s="126"/>
+      <c r="M276" s="126"/>
     </row>
     <row r="277" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A277" s="189" t="s">
         <v>153</v>
       </c>
       <c r="B277" s="189"/>
       <c r="C277" s="117"/>
       <c r="D277" s="117"/>
       <c r="E277" s="117"/>
       <c r="F277" s="117"/>
       <c r="G277" s="117"/>
       <c r="H277" s="117"/>
       <c r="I277" s="117"/>
       <c r="J277" s="117"/>
       <c r="K277" s="117"/>
       <c r="L277" s="117"/>
       <c r="M277" s="117"/>
     </row>
     <row r="278" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A278" s="193" t="s">
         <v>337</v>
       </c>
       <c r="B278" s="193"/>
       <c r="C278" s="193"/>
       <c r="D278" s="193"/>
@@ -12152,89 +12147,89 @@
       <c r="A280" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B280" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C280" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D280" s="122"/>
       <c r="E280" s="122"/>
       <c r="F280" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G280" s="122"/>
       <c r="H280" s="122"/>
       <c r="I280" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J280" s="122"/>
       <c r="K280" s="122"/>
       <c r="L280" s="122"/>
       <c r="M280" s="122"/>
     </row>
     <row r="281" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="125"/>
-[...11 lines deleted...]
-      <c r="M281" s="125"/>
+      <c r="A281" s="126"/>
+      <c r="B281" s="126"/>
+      <c r="C281" s="126"/>
+      <c r="D281" s="126"/>
+      <c r="E281" s="126"/>
+      <c r="F281" s="126"/>
+      <c r="G281" s="126"/>
+      <c r="H281" s="126"/>
+      <c r="I281" s="126"/>
+      <c r="J281" s="126"/>
+      <c r="K281" s="126"/>
+      <c r="L281" s="126"/>
+      <c r="M281" s="126"/>
     </row>
     <row r="282" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A282" s="121" t="s">
         <v>154</v>
       </c>
       <c r="B282" s="121"/>
       <c r="C282" s="114"/>
       <c r="D282" s="114"/>
       <c r="E282" s="114"/>
       <c r="F282" s="114"/>
       <c r="G282" s="114"/>
       <c r="H282" s="114"/>
       <c r="I282" s="114"/>
       <c r="J282" s="114"/>
       <c r="K282" s="114"/>
       <c r="L282" s="114"/>
       <c r="M282" s="114"/>
     </row>
     <row r="283" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="181" t="s">
+      <c r="A283" s="184" t="s">
         <v>333</v>
       </c>
-      <c r="B283" s="181"/>
-[...2 lines deleted...]
-      <c r="E283" s="181"/>
+      <c r="B283" s="184"/>
+      <c r="C283" s="184"/>
+      <c r="D283" s="184"/>
+      <c r="E283" s="184"/>
       <c r="F283" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G283" s="119"/>
       <c r="H283" s="119"/>
       <c r="I283" s="119"/>
       <c r="J283" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K283" s="119"/>
       <c r="L283" s="119"/>
       <c r="M283" s="119"/>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="69"/>
       <c r="B284" s="69"/>
       <c r="C284" s="114"/>
       <c r="D284" s="114"/>
       <c r="E284" s="114"/>
       <c r="F284" s="179"/>
       <c r="G284" s="114"/>
       <c r="H284" s="114"/>
       <c r="I284" s="114"/>
       <c r="J284" s="114"/>
       <c r="K284" s="114"/>
@@ -12245,89 +12240,89 @@
       <c r="A285" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B285" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C285" s="119" t="s">
         <v>253</v>
       </c>
       <c r="D285" s="119"/>
       <c r="E285" s="119"/>
       <c r="F285" s="119" t="s">
         <v>254</v>
       </c>
       <c r="G285" s="119"/>
       <c r="H285" s="119"/>
       <c r="I285" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J285" s="119"/>
       <c r="K285" s="119"/>
       <c r="L285" s="119"/>
       <c r="M285" s="119"/>
     </row>
     <row r="286" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A286" s="125"/>
-[...11 lines deleted...]
-      <c r="M286" s="125"/>
+      <c r="A286" s="126"/>
+      <c r="B286" s="126"/>
+      <c r="C286" s="126"/>
+      <c r="D286" s="126"/>
+      <c r="E286" s="126"/>
+      <c r="F286" s="126"/>
+      <c r="G286" s="126"/>
+      <c r="H286" s="126"/>
+      <c r="I286" s="126"/>
+      <c r="J286" s="126"/>
+      <c r="K286" s="126"/>
+      <c r="L286" s="126"/>
+      <c r="M286" s="126"/>
     </row>
     <row r="287" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A287" s="90" t="s">
         <v>74</v>
       </c>
       <c r="B287" s="117"/>
       <c r="C287" s="117"/>
       <c r="D287" s="117"/>
       <c r="E287" s="117"/>
       <c r="F287" s="117"/>
       <c r="G287" s="117"/>
       <c r="H287" s="117"/>
       <c r="I287" s="117"/>
       <c r="J287" s="117"/>
       <c r="K287" s="117"/>
       <c r="L287" s="117"/>
       <c r="M287" s="117"/>
     </row>
     <row r="288" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="127" t="s">
+      <c r="A288" s="128" t="s">
         <v>337</v>
       </c>
-      <c r="B288" s="127"/>
-[...2 lines deleted...]
-      <c r="E288" s="127"/>
+      <c r="B288" s="128"/>
+      <c r="C288" s="128"/>
+      <c r="D288" s="128"/>
+      <c r="E288" s="128"/>
       <c r="F288" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G288" s="122"/>
       <c r="H288" s="122"/>
       <c r="I288" s="122"/>
       <c r="J288" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K288" s="122"/>
       <c r="L288" s="122"/>
       <c r="M288" s="122"/>
     </row>
     <row r="289" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A289" s="87"/>
       <c r="B289" s="87"/>
       <c r="C289" s="117"/>
       <c r="D289" s="117"/>
       <c r="E289" s="117"/>
       <c r="F289" s="117"/>
       <c r="G289" s="117"/>
       <c r="H289" s="117"/>
       <c r="I289" s="117"/>
       <c r="J289" s="117"/>
       <c r="K289" s="117"/>
@@ -12338,89 +12333,89 @@
       <c r="A290" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B290" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C290" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D290" s="122"/>
       <c r="E290" s="122"/>
       <c r="F290" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G290" s="122"/>
       <c r="H290" s="122"/>
       <c r="I290" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J290" s="122"/>
       <c r="K290" s="122"/>
       <c r="L290" s="122"/>
       <c r="M290" s="122"/>
     </row>
     <row r="291" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A291" s="125"/>
-[...11 lines deleted...]
-      <c r="M291" s="125"/>
+      <c r="A291" s="126"/>
+      <c r="B291" s="126"/>
+      <c r="C291" s="126"/>
+      <c r="D291" s="126"/>
+      <c r="E291" s="126"/>
+      <c r="F291" s="126"/>
+      <c r="G291" s="126"/>
+      <c r="H291" s="126"/>
+      <c r="I291" s="126"/>
+      <c r="J291" s="126"/>
+      <c r="K291" s="126"/>
+      <c r="L291" s="126"/>
+      <c r="M291" s="126"/>
     </row>
     <row r="292" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A292" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B292" s="196"/>
       <c r="C292" s="196"/>
       <c r="D292" s="196"/>
       <c r="E292" s="196"/>
       <c r="F292" s="196"/>
       <c r="G292" s="196"/>
       <c r="H292" s="196"/>
       <c r="I292" s="196"/>
       <c r="J292" s="196"/>
       <c r="K292" s="196"/>
       <c r="L292" s="196"/>
       <c r="M292" s="196"/>
     </row>
     <row r="293" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="176" t="s">
+      <c r="A293" s="136" t="s">
         <v>337</v>
       </c>
-      <c r="B293" s="176"/>
-[...2 lines deleted...]
-      <c r="E293" s="176"/>
+      <c r="B293" s="136"/>
+      <c r="C293" s="136"/>
+      <c r="D293" s="136"/>
+      <c r="E293" s="136"/>
       <c r="F293" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G293" s="119"/>
       <c r="H293" s="119"/>
       <c r="I293" s="119"/>
       <c r="J293" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K293" s="119"/>
       <c r="L293" s="119"/>
       <c r="M293" s="119"/>
     </row>
     <row r="294" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A294" s="69"/>
       <c r="B294" s="69"/>
       <c r="C294" s="114"/>
       <c r="D294" s="114"/>
       <c r="E294" s="114"/>
       <c r="F294" s="179"/>
       <c r="G294" s="114"/>
       <c r="H294" s="114"/>
       <c r="I294" s="114"/>
       <c r="J294" s="114"/>
       <c r="K294" s="114"/>
@@ -12431,89 +12426,89 @@
       <c r="A295" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B295" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C295" s="119" t="s">
         <v>253</v>
       </c>
       <c r="D295" s="119"/>
       <c r="E295" s="119"/>
       <c r="F295" s="119" t="s">
         <v>254</v>
       </c>
       <c r="G295" s="119"/>
       <c r="H295" s="119"/>
       <c r="I295" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J295" s="119"/>
       <c r="K295" s="119"/>
       <c r="L295" s="119"/>
       <c r="M295" s="119"/>
     </row>
     <row r="296" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="125"/>
-[...11 lines deleted...]
-      <c r="M296" s="125"/>
+      <c r="A296" s="126"/>
+      <c r="B296" s="126"/>
+      <c r="C296" s="126"/>
+      <c r="D296" s="126"/>
+      <c r="E296" s="126"/>
+      <c r="F296" s="126"/>
+      <c r="G296" s="126"/>
+      <c r="H296" s="126"/>
+      <c r="I296" s="126"/>
+      <c r="J296" s="126"/>
+      <c r="K296" s="126"/>
+      <c r="L296" s="126"/>
+      <c r="M296" s="126"/>
     </row>
     <row r="297" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A297" s="90" t="s">
         <v>74</v>
       </c>
       <c r="B297" s="195"/>
       <c r="C297" s="195"/>
       <c r="D297" s="195"/>
       <c r="E297" s="195"/>
       <c r="F297" s="195"/>
       <c r="G297" s="195"/>
       <c r="H297" s="195"/>
       <c r="I297" s="195"/>
       <c r="J297" s="195"/>
       <c r="K297" s="195"/>
       <c r="L297" s="195"/>
       <c r="M297" s="195"/>
     </row>
     <row r="298" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="127" t="s">
+      <c r="A298" s="128" t="s">
         <v>335</v>
       </c>
-      <c r="B298" s="127"/>
-[...2 lines deleted...]
-      <c r="E298" s="127"/>
+      <c r="B298" s="128"/>
+      <c r="C298" s="128"/>
+      <c r="D298" s="128"/>
+      <c r="E298" s="128"/>
       <c r="F298" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G298" s="122"/>
       <c r="H298" s="122"/>
       <c r="I298" s="122"/>
       <c r="J298" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K298" s="122"/>
       <c r="L298" s="122"/>
       <c r="M298" s="122"/>
     </row>
     <row r="299" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A299" s="87"/>
       <c r="B299" s="87"/>
       <c r="C299" s="117"/>
       <c r="D299" s="117"/>
       <c r="E299" s="117"/>
       <c r="F299" s="117"/>
       <c r="G299" s="117"/>
       <c r="H299" s="117"/>
       <c r="I299" s="117"/>
       <c r="J299" s="117"/>
       <c r="K299" s="117"/>
@@ -12524,89 +12519,89 @@
       <c r="A300" s="88" t="s">
         <v>3</v>
       </c>
       <c r="B300" s="88" t="s">
         <v>61</v>
       </c>
       <c r="C300" s="122" t="s">
         <v>261</v>
       </c>
       <c r="D300" s="122"/>
       <c r="E300" s="122"/>
       <c r="F300" s="122" t="s">
         <v>262</v>
       </c>
       <c r="G300" s="122"/>
       <c r="H300" s="122"/>
       <c r="I300" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J300" s="122"/>
       <c r="K300" s="122"/>
       <c r="L300" s="122"/>
       <c r="M300" s="122"/>
     </row>
     <row r="301" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="125"/>
-[...11 lines deleted...]
-      <c r="M301" s="125"/>
+      <c r="A301" s="126"/>
+      <c r="B301" s="126"/>
+      <c r="C301" s="126"/>
+      <c r="D301" s="126"/>
+      <c r="E301" s="126"/>
+      <c r="F301" s="126"/>
+      <c r="G301" s="126"/>
+      <c r="H301" s="126"/>
+      <c r="I301" s="126"/>
+      <c r="J301" s="126"/>
+      <c r="K301" s="126"/>
+      <c r="L301" s="126"/>
+      <c r="M301" s="126"/>
     </row>
     <row r="302" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A302" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B302" s="196"/>
       <c r="C302" s="196"/>
       <c r="D302" s="196"/>
       <c r="E302" s="196"/>
       <c r="F302" s="196"/>
       <c r="G302" s="196"/>
       <c r="H302" s="196"/>
       <c r="I302" s="196"/>
       <c r="J302" s="196"/>
       <c r="K302" s="196"/>
       <c r="L302" s="196"/>
       <c r="M302" s="196"/>
     </row>
     <row r="303" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="176" t="s">
+      <c r="A303" s="136" t="s">
         <v>338</v>
       </c>
-      <c r="B303" s="176"/>
-[...2 lines deleted...]
-      <c r="E303" s="176"/>
+      <c r="B303" s="136"/>
+      <c r="C303" s="136"/>
+      <c r="D303" s="136"/>
+      <c r="E303" s="136"/>
       <c r="F303" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G303" s="119"/>
       <c r="H303" s="119"/>
       <c r="I303" s="119"/>
       <c r="J303" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K303" s="119"/>
       <c r="L303" s="119"/>
       <c r="M303" s="119"/>
     </row>
     <row r="304" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A304" s="69"/>
       <c r="B304" s="69"/>
       <c r="C304" s="114"/>
       <c r="D304" s="114"/>
       <c r="E304" s="114"/>
       <c r="F304" s="179"/>
       <c r="G304" s="114"/>
       <c r="H304" s="114"/>
       <c r="I304" s="114"/>
       <c r="J304" s="114"/>
       <c r="K304" s="114"/>
@@ -12617,89 +12612,89 @@
       <c r="A305" s="31" t="s">
         <v>3</v>
       </c>
       <c r="B305" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C305" s="119" t="s">
         <v>253</v>
       </c>
       <c r="D305" s="119"/>
       <c r="E305" s="119"/>
       <c r="F305" s="119" t="s">
         <v>254</v>
       </c>
       <c r="G305" s="119"/>
       <c r="H305" s="119"/>
       <c r="I305" s="119" t="s">
         <v>62</v>
       </c>
       <c r="J305" s="119"/>
       <c r="K305" s="119"/>
       <c r="L305" s="119"/>
       <c r="M305" s="119"/>
     </row>
     <row r="306" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="125"/>
-[...11 lines deleted...]
-      <c r="M306" s="125"/>
+      <c r="A306" s="126"/>
+      <c r="B306" s="126"/>
+      <c r="C306" s="126"/>
+      <c r="D306" s="126"/>
+      <c r="E306" s="126"/>
+      <c r="F306" s="126"/>
+      <c r="G306" s="126"/>
+      <c r="H306" s="126"/>
+      <c r="I306" s="126"/>
+      <c r="J306" s="126"/>
+      <c r="K306" s="126"/>
+      <c r="L306" s="126"/>
+      <c r="M306" s="126"/>
     </row>
     <row r="307" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A307" s="90" t="s">
         <v>74</v>
       </c>
       <c r="B307" s="117"/>
       <c r="C307" s="117"/>
       <c r="D307" s="117"/>
       <c r="E307" s="117"/>
       <c r="F307" s="117"/>
       <c r="G307" s="117"/>
       <c r="H307" s="117"/>
       <c r="I307" s="117"/>
       <c r="J307" s="117"/>
       <c r="K307" s="117"/>
       <c r="L307" s="117"/>
       <c r="M307" s="117"/>
     </row>
     <row r="308" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A308" s="127" t="s">
+      <c r="A308" s="128" t="s">
         <v>337</v>
       </c>
-      <c r="B308" s="127"/>
-[...2 lines deleted...]
-      <c r="E308" s="127"/>
+      <c r="B308" s="128"/>
+      <c r="C308" s="128"/>
+      <c r="D308" s="128"/>
+      <c r="E308" s="128"/>
       <c r="F308" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G308" s="122"/>
       <c r="H308" s="122"/>
       <c r="I308" s="122"/>
       <c r="J308" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K308" s="122"/>
       <c r="L308" s="122"/>
       <c r="M308" s="122"/>
     </row>
     <row r="309" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A309" s="87"/>
       <c r="B309" s="87"/>
       <c r="C309" s="117"/>
       <c r="D309" s="117"/>
       <c r="E309" s="117"/>
       <c r="F309" s="117"/>
       <c r="G309" s="117"/>
       <c r="H309" s="117"/>
       <c r="I309" s="117"/>
       <c r="J309" s="117"/>
       <c r="K309" s="117"/>
@@ -12742,57 +12737,57 @@
       <c r="H311"/>
       <c r="I311"/>
       <c r="J311"/>
       <c r="K311"/>
       <c r="L311"/>
       <c r="M311"/>
     </row>
     <row r="312" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A312" s="33" t="s">
         <v>155</v>
       </c>
       <c r="B312" s="114"/>
       <c r="C312" s="114"/>
       <c r="D312" s="114"/>
       <c r="E312" s="114"/>
       <c r="F312" s="114"/>
       <c r="G312" s="114"/>
       <c r="H312" s="114"/>
       <c r="I312" s="114"/>
       <c r="J312" s="114"/>
       <c r="K312" s="114"/>
       <c r="L312" s="114"/>
       <c r="M312" s="114"/>
     </row>
     <row r="313" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A313" s="176" t="s">
+      <c r="A313" s="136" t="s">
         <v>333</v>
       </c>
-      <c r="B313" s="176"/>
-[...2 lines deleted...]
-      <c r="E313" s="176"/>
+      <c r="B313" s="136"/>
+      <c r="C313" s="136"/>
+      <c r="D313" s="136"/>
+      <c r="E313" s="136"/>
       <c r="F313" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G313" s="119"/>
       <c r="H313" s="119"/>
       <c r="I313" s="119"/>
       <c r="J313" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K313" s="119"/>
       <c r="L313" s="119"/>
       <c r="M313" s="119"/>
     </row>
     <row r="314" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A314" s="69"/>
       <c r="B314" s="69"/>
       <c r="C314" s="114"/>
       <c r="D314" s="114"/>
       <c r="E314" s="114"/>
       <c r="F314" s="179"/>
       <c r="G314" s="114"/>
       <c r="H314" s="114"/>
       <c r="I314" s="114"/>
       <c r="J314" s="114"/>
       <c r="K314" s="114"/>
@@ -12835,57 +12830,57 @@
       <c r="H316"/>
       <c r="I316"/>
       <c r="J316"/>
       <c r="K316"/>
       <c r="L316"/>
       <c r="M316"/>
     </row>
     <row r="317" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A317" s="90" t="s">
         <v>155</v>
       </c>
       <c r="B317" s="117"/>
       <c r="C317" s="117"/>
       <c r="D317" s="117"/>
       <c r="E317" s="117"/>
       <c r="F317" s="117"/>
       <c r="G317" s="117"/>
       <c r="H317" s="117"/>
       <c r="I317" s="117"/>
       <c r="J317" s="117"/>
       <c r="K317" s="117"/>
       <c r="L317" s="117"/>
       <c r="M317" s="117"/>
     </row>
     <row r="318" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A318" s="127" t="s">
+      <c r="A318" s="128" t="s">
         <v>337</v>
       </c>
-      <c r="B318" s="127"/>
-[...2 lines deleted...]
-      <c r="E318" s="127"/>
+      <c r="B318" s="128"/>
+      <c r="C318" s="128"/>
+      <c r="D318" s="128"/>
+      <c r="E318" s="128"/>
       <c r="F318" s="122" t="s">
         <v>60</v>
       </c>
       <c r="G318" s="122"/>
       <c r="H318" s="122"/>
       <c r="I318" s="122"/>
       <c r="J318" s="122" t="s">
         <v>2</v>
       </c>
       <c r="K318" s="122"/>
       <c r="L318" s="122"/>
       <c r="M318" s="122"/>
     </row>
     <row r="319" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A319" s="87"/>
       <c r="B319" s="87"/>
       <c r="C319" s="117"/>
       <c r="D319" s="117"/>
       <c r="E319" s="117"/>
       <c r="F319" s="117"/>
       <c r="G319" s="117"/>
       <c r="H319" s="117"/>
       <c r="I319" s="117"/>
       <c r="J319" s="117"/>
       <c r="K319" s="117"/>
@@ -12911,153 +12906,153 @@
       <c r="H320" s="122"/>
       <c r="I320" s="122" t="s">
         <v>62</v>
       </c>
       <c r="J320" s="122"/>
       <c r="K320" s="122"/>
       <c r="L320" s="122"/>
       <c r="M320" s="122"/>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="76"/>
       <c r="B321" s="76"/>
       <c r="C321" s="76"/>
       <c r="D321" s="76"/>
       <c r="E321" s="76"/>
       <c r="F321" s="76"/>
       <c r="G321" s="76"/>
       <c r="H321" s="76"/>
       <c r="I321" s="76"/>
       <c r="J321" s="76"/>
       <c r="K321" s="76"/>
       <c r="L321" s="76"/>
       <c r="M321" s="76"/>
     </row>
     <row r="322" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A322" s="184" t="s">
+      <c r="A322" s="181" t="s">
         <v>156</v>
       </c>
-      <c r="B322" s="184"/>
-[...10 lines deleted...]
-      <c r="M322" s="184"/>
+      <c r="B322" s="181"/>
+      <c r="C322" s="181"/>
+      <c r="D322" s="181"/>
+      <c r="E322" s="181"/>
+      <c r="F322" s="181"/>
+      <c r="G322" s="181"/>
+      <c r="H322" s="181"/>
+      <c r="I322" s="181"/>
+      <c r="J322" s="181"/>
+      <c r="K322" s="181"/>
+      <c r="L322" s="181"/>
+      <c r="M322" s="181"/>
     </row>
     <row r="323" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A323" s="76"/>
       <c r="B323" s="76"/>
       <c r="C323" s="76"/>
       <c r="D323" s="76"/>
       <c r="E323" s="76"/>
       <c r="F323" s="76"/>
       <c r="G323" s="76"/>
       <c r="H323" s="76"/>
       <c r="I323" s="76"/>
       <c r="J323" s="76"/>
       <c r="K323" s="76"/>
       <c r="L323" s="76"/>
       <c r="M323" s="76"/>
     </row>
     <row r="324" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A324" s="76"/>
       <c r="B324" s="76"/>
       <c r="C324" s="76"/>
       <c r="D324" s="76"/>
       <c r="E324" s="76"/>
       <c r="F324" s="76"/>
       <c r="G324" s="76"/>
       <c r="H324" s="76"/>
       <c r="I324" s="76"/>
       <c r="J324" s="76"/>
       <c r="K324" s="76"/>
       <c r="L324" s="76"/>
       <c r="M324" s="76"/>
     </row>
     <row r="325" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A325" s="76"/>
       <c r="B325" s="76"/>
       <c r="C325" s="76"/>
       <c r="D325" s="76"/>
       <c r="E325" s="76"/>
       <c r="F325" s="76"/>
       <c r="G325" s="76"/>
       <c r="H325" s="76"/>
       <c r="I325" s="76"/>
       <c r="J325" s="76"/>
       <c r="K325" s="76"/>
       <c r="L325" s="76"/>
       <c r="M325" s="76"/>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A326" s="178" t="s">
+      <c r="A326" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="B326" s="178"/>
-[...10 lines deleted...]
-      <c r="M326" s="178"/>
+      <c r="B326" s="177"/>
+      <c r="C326" s="177"/>
+      <c r="D326" s="177"/>
+      <c r="E326" s="177"/>
+      <c r="F326" s="177"/>
+      <c r="G326" s="177"/>
+      <c r="H326" s="177"/>
+      <c r="I326" s="177"/>
+      <c r="J326" s="177"/>
+      <c r="K326" s="177"/>
+      <c r="L326" s="177"/>
+      <c r="M326" s="177"/>
     </row>
     <row r="327" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A327" s="33" t="s">
         <v>73</v>
       </c>
       <c r="B327" s="28"/>
       <c r="C327" s="114"/>
       <c r="D327" s="114"/>
       <c r="E327" s="114"/>
       <c r="F327" s="114"/>
       <c r="G327" s="114"/>
       <c r="H327" s="114"/>
       <c r="I327" s="114"/>
       <c r="J327" s="114"/>
       <c r="K327" s="114"/>
       <c r="L327" s="114"/>
       <c r="M327" s="114"/>
     </row>
     <row r="328" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A328" s="181" t="s">
+      <c r="A328" s="184" t="s">
         <v>336</v>
       </c>
-      <c r="B328" s="181"/>
-[...2 lines deleted...]
-      <c r="E328" s="181"/>
+      <c r="B328" s="184"/>
+      <c r="C328" s="184"/>
+      <c r="D328" s="184"/>
+      <c r="E328" s="184"/>
       <c r="F328" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G328" s="119"/>
       <c r="H328" s="119"/>
       <c r="I328" s="119"/>
       <c r="J328" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K328" s="119"/>
       <c r="L328" s="119"/>
       <c r="M328" s="119"/>
     </row>
     <row r="329" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A329" s="69"/>
       <c r="B329" s="69"/>
       <c r="C329" s="114"/>
       <c r="D329" s="114"/>
       <c r="E329" s="114"/>
       <c r="F329" s="179"/>
       <c r="G329" s="114"/>
       <c r="H329" s="114"/>
       <c r="I329" s="114"/>
       <c r="J329" s="114"/>
       <c r="K329" s="114"/>
@@ -13193,57 +13188,57 @@
       <c r="H336" s="76"/>
       <c r="I336" s="76"/>
       <c r="J336" s="76"/>
       <c r="K336" s="76"/>
       <c r="L336" s="76"/>
       <c r="M336" s="76"/>
     </row>
     <row r="337" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A337" s="121" t="s">
         <v>72</v>
       </c>
       <c r="B337" s="121"/>
       <c r="C337" s="114"/>
       <c r="D337" s="114"/>
       <c r="E337" s="114"/>
       <c r="F337" s="114"/>
       <c r="G337" s="114"/>
       <c r="H337" s="114"/>
       <c r="I337" s="114"/>
       <c r="J337" s="114"/>
       <c r="K337" s="114"/>
       <c r="L337" s="114"/>
       <c r="M337" s="114"/>
     </row>
     <row r="338" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A338" s="181" t="s">
+      <c r="A338" s="184" t="s">
         <v>339</v>
       </c>
-      <c r="B338" s="181"/>
-[...2 lines deleted...]
-      <c r="E338" s="181"/>
+      <c r="B338" s="184"/>
+      <c r="C338" s="184"/>
+      <c r="D338" s="184"/>
+      <c r="E338" s="184"/>
       <c r="F338" s="119" t="s">
         <v>60</v>
       </c>
       <c r="G338" s="119"/>
       <c r="H338" s="119"/>
       <c r="I338" s="119"/>
       <c r="J338" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K338" s="119"/>
       <c r="L338" s="119"/>
       <c r="M338" s="119"/>
     </row>
     <row r="339" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A339" s="69"/>
       <c r="B339" s="69"/>
       <c r="C339" s="114"/>
       <c r="D339" s="114"/>
       <c r="E339" s="114"/>
       <c r="F339" s="179"/>
       <c r="G339" s="114"/>
       <c r="H339" s="114"/>
       <c r="I339" s="114"/>
       <c r="J339" s="114"/>
       <c r="K339" s="114"/>
@@ -13314,114 +13309,114 @@
       <c r="F343" s="76"/>
       <c r="G343" s="76"/>
       <c r="H343" s="76"/>
       <c r="I343" s="76"/>
       <c r="J343" s="76"/>
       <c r="K343" s="76"/>
       <c r="L343" s="76"/>
       <c r="M343" s="76"/>
     </row>
     <row r="344" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A344" s="76"/>
       <c r="B344" s="76"/>
       <c r="C344" s="76"/>
       <c r="D344" s="76"/>
       <c r="E344" s="76"/>
       <c r="F344" s="76"/>
       <c r="G344" s="76"/>
       <c r="H344" s="76"/>
       <c r="I344" s="76"/>
       <c r="J344" s="76"/>
       <c r="K344" s="76"/>
       <c r="L344" s="76"/>
       <c r="M344" s="76"/>
     </row>
     <row r="345" spans="1:13" s="28" customFormat="1" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A345" s="140" t="s">
+      <c r="A345" s="141" t="s">
         <v>159</v>
       </c>
-      <c r="B345" s="140"/>
-[...10 lines deleted...]
-      <c r="M345" s="140"/>
+      <c r="B345" s="141"/>
+      <c r="C345" s="141"/>
+      <c r="D345" s="141"/>
+      <c r="E345" s="141"/>
+      <c r="F345" s="141"/>
+      <c r="G345" s="141"/>
+      <c r="H345" s="141"/>
+      <c r="I345" s="141"/>
+      <c r="J345" s="141"/>
+      <c r="K345" s="141"/>
+      <c r="L345" s="141"/>
+      <c r="M345" s="141"/>
     </row>
     <row r="346" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A346"/>
       <c r="B346"/>
       <c r="C346"/>
       <c r="D346"/>
       <c r="E346"/>
       <c r="F346"/>
       <c r="G346"/>
       <c r="H346"/>
       <c r="I346"/>
       <c r="J346"/>
       <c r="K346"/>
       <c r="L346"/>
       <c r="M346"/>
     </row>
     <row r="347" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A347" s="150" t="s">
+      <c r="A347" s="151" t="s">
         <v>304</v>
       </c>
-      <c r="B347" s="150"/>
-[...10 lines deleted...]
-      <c r="M347" s="150"/>
+      <c r="B347" s="151"/>
+      <c r="C347" s="151"/>
+      <c r="D347" s="151"/>
+      <c r="E347" s="151"/>
+      <c r="F347" s="151"/>
+      <c r="G347" s="151"/>
+      <c r="H347" s="151"/>
+      <c r="I347" s="151"/>
+      <c r="J347" s="151"/>
+      <c r="K347" s="151"/>
+      <c r="L347" s="151"/>
+      <c r="M347" s="151"/>
     </row>
     <row r="348" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A348" s="150" t="s">
+      <c r="A348" s="151" t="s">
         <v>160</v>
       </c>
-      <c r="B348" s="150"/>
-[...10 lines deleted...]
-      <c r="M348" s="150"/>
+      <c r="B348" s="151"/>
+      <c r="C348" s="151"/>
+      <c r="D348" s="151"/>
+      <c r="E348" s="151"/>
+      <c r="F348" s="151"/>
+      <c r="G348" s="151"/>
+      <c r="H348" s="151"/>
+      <c r="I348" s="151"/>
+      <c r="J348" s="151"/>
+      <c r="K348" s="151"/>
+      <c r="L348" s="151"/>
+      <c r="M348" s="151"/>
     </row>
     <row r="349" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A349" s="78"/>
       <c r="B349" s="78"/>
       <c r="C349" s="78"/>
       <c r="D349" s="78"/>
       <c r="E349" s="78"/>
       <c r="F349" s="78"/>
       <c r="G349" s="78"/>
       <c r="H349" s="78"/>
       <c r="I349" s="78"/>
       <c r="J349" s="78"/>
       <c r="K349" s="78"/>
       <c r="L349" s="78"/>
       <c r="M349" s="78"/>
     </row>
     <row r="350" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A350"/>
       <c r="B350"/>
       <c r="C350"/>
       <c r="D350"/>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350"/>
       <c r="H350"/>
@@ -13430,54 +13425,54 @@
       <c r="K350"/>
       <c r="L350"/>
       <c r="M350"/>
     </row>
     <row r="351" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A351" s="35" t="s">
         <v>161</v>
       </c>
       <c r="B351" s="114"/>
       <c r="C351" s="114"/>
       <c r="D351" s="114"/>
       <c r="E351" s="114"/>
       <c r="F351" s="114"/>
       <c r="G351" s="114"/>
       <c r="H351" s="114"/>
       <c r="I351" s="114"/>
       <c r="J351" s="114"/>
       <c r="K351" s="114"/>
       <c r="L351" s="114"/>
       <c r="M351" s="114"/>
     </row>
     <row r="352" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A352" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B352" s="125"/>
-[...2 lines deleted...]
-      <c r="E352" s="125"/>
+      <c r="B352" s="126"/>
+      <c r="C352" s="126"/>
+      <c r="D352" s="126"/>
+      <c r="E352" s="126"/>
       <c r="F352" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G352" s="183"/>
       <c r="H352" s="183"/>
       <c r="I352" s="183"/>
       <c r="J352" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K352" s="183"/>
       <c r="L352" s="183"/>
       <c r="M352" s="183"/>
     </row>
     <row r="353" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A353" s="69"/>
       <c r="B353" s="69"/>
       <c r="C353" s="114"/>
       <c r="D353" s="114"/>
       <c r="E353" s="114"/>
       <c r="F353" s="179"/>
       <c r="G353" s="114"/>
       <c r="H353" s="114"/>
       <c r="I353" s="114"/>
       <c r="J353" s="114"/>
       <c r="K353" s="114"/>
@@ -13503,108 +13498,108 @@
       <c r="H354" s="183"/>
       <c r="I354" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J354" s="183"/>
       <c r="K354" s="183"/>
       <c r="L354" s="183"/>
       <c r="M354" s="183"/>
     </row>
     <row r="355" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="76"/>
       <c r="B355" s="76"/>
       <c r="C355" s="76"/>
       <c r="D355" s="76"/>
       <c r="E355" s="76"/>
       <c r="F355" s="76"/>
       <c r="G355" s="76"/>
       <c r="H355" s="76"/>
       <c r="I355" s="76"/>
       <c r="J355" s="76"/>
       <c r="K355" s="76"/>
       <c r="L355" s="76"/>
       <c r="M355" s="76"/>
     </row>
     <row r="356" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B356" s="184" t="s">
+      <c r="B356" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C356" s="184"/>
-[...2 lines deleted...]
-      <c r="G356" s="184" t="s">
+      <c r="C356" s="181"/>
+      <c r="D356" s="181"/>
+      <c r="E356" s="181"/>
+      <c r="G356" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H356" s="184"/>
-      <c r="I356" s="184"/>
+      <c r="H356" s="181"/>
+      <c r="I356" s="181"/>
       <c r="J356"/>
       <c r="K356" s="5"/>
-      <c r="L356" s="184" t="s">
+      <c r="L356" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M356" s="184"/>
+      <c r="M356" s="181"/>
     </row>
     <row r="357" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357"/>
       <c r="B357" s="77"/>
       <c r="C357" s="77"/>
       <c r="D357" s="77"/>
       <c r="E357" s="77"/>
       <c r="F357"/>
       <c r="G357" s="77"/>
       <c r="H357" s="77"/>
       <c r="I357" s="77"/>
       <c r="J357"/>
       <c r="K357" s="25"/>
       <c r="L357" s="77"/>
       <c r="M357" s="77"/>
     </row>
     <row r="358" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A358" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B358" s="114"/>
       <c r="C358" s="114"/>
       <c r="D358" s="114"/>
       <c r="E358" s="114"/>
       <c r="F358" s="114"/>
       <c r="G358" s="114"/>
       <c r="H358" s="114"/>
       <c r="I358" s="114"/>
       <c r="J358" s="114"/>
       <c r="K358" s="114"/>
       <c r="L358" s="114"/>
       <c r="M358" s="114"/>
     </row>
     <row r="359" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A359" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B359" s="125"/>
-[...2 lines deleted...]
-      <c r="E359" s="125"/>
+      <c r="B359" s="126"/>
+      <c r="C359" s="126"/>
+      <c r="D359" s="126"/>
+      <c r="E359" s="126"/>
       <c r="F359" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G359" s="183"/>
       <c r="H359" s="183"/>
       <c r="I359" s="183"/>
       <c r="J359" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K359" s="183"/>
       <c r="L359" s="183"/>
       <c r="M359" s="183"/>
     </row>
     <row r="360" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A360" s="69"/>
       <c r="B360" s="69"/>
       <c r="C360" s="114"/>
       <c r="D360" s="114"/>
       <c r="E360" s="114"/>
       <c r="F360" s="179"/>
       <c r="G360" s="114"/>
       <c r="H360" s="114"/>
       <c r="I360" s="114"/>
       <c r="J360" s="114"/>
       <c r="K360" s="114"/>
@@ -13630,108 +13625,108 @@
       <c r="H361" s="183"/>
       <c r="I361" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J361" s="183"/>
       <c r="K361" s="183"/>
       <c r="L361" s="183"/>
       <c r="M361" s="183"/>
     </row>
     <row r="362" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="76"/>
       <c r="B362" s="76"/>
       <c r="C362" s="76"/>
       <c r="D362" s="76"/>
       <c r="E362" s="76"/>
       <c r="F362" s="76"/>
       <c r="G362" s="76"/>
       <c r="H362" s="76"/>
       <c r="I362" s="76"/>
       <c r="J362" s="76"/>
       <c r="K362" s="76"/>
       <c r="L362" s="76"/>
       <c r="M362" s="76"/>
     </row>
     <row r="363" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B363" s="184" t="s">
+      <c r="B363" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C363" s="184"/>
-[...2 lines deleted...]
-      <c r="G363" s="184" t="s">
+      <c r="C363" s="181"/>
+      <c r="D363" s="181"/>
+      <c r="E363" s="181"/>
+      <c r="G363" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H363" s="184"/>
-      <c r="I363" s="184"/>
+      <c r="H363" s="181"/>
+      <c r="I363" s="181"/>
       <c r="J363"/>
       <c r="K363" s="5"/>
-      <c r="L363" s="184" t="s">
+      <c r="L363" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M363" s="184"/>
+      <c r="M363" s="181"/>
     </row>
     <row r="364" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364"/>
       <c r="B364" s="77"/>
       <c r="C364" s="77"/>
       <c r="D364" s="77"/>
       <c r="E364" s="77"/>
       <c r="F364"/>
       <c r="G364" s="77"/>
       <c r="H364" s="77"/>
       <c r="I364" s="77"/>
       <c r="J364"/>
       <c r="K364" s="25"/>
       <c r="L364" s="77"/>
       <c r="M364" s="77"/>
     </row>
     <row r="365" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A365" s="35" t="s">
         <v>166</v>
       </c>
       <c r="B365" s="114"/>
       <c r="C365" s="114"/>
       <c r="D365" s="114"/>
       <c r="E365" s="114"/>
       <c r="F365" s="114"/>
       <c r="G365" s="114"/>
       <c r="H365" s="114"/>
       <c r="I365" s="114"/>
       <c r="J365" s="114"/>
       <c r="K365" s="114"/>
       <c r="L365" s="114"/>
       <c r="M365" s="114"/>
     </row>
     <row r="366" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A366" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B366" s="125"/>
-[...2 lines deleted...]
-      <c r="E366" s="125"/>
+      <c r="B366" s="126"/>
+      <c r="C366" s="126"/>
+      <c r="D366" s="126"/>
+      <c r="E366" s="126"/>
       <c r="F366" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G366" s="183"/>
       <c r="H366" s="183"/>
       <c r="I366" s="183"/>
       <c r="J366" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K366" s="183"/>
       <c r="L366" s="183"/>
       <c r="M366" s="183"/>
     </row>
     <row r="367" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A367" s="69"/>
       <c r="B367" s="69"/>
       <c r="C367" s="114"/>
       <c r="D367" s="114"/>
       <c r="E367" s="114"/>
       <c r="F367" s="179"/>
       <c r="G367" s="114"/>
       <c r="H367" s="114"/>
       <c r="I367" s="114"/>
       <c r="J367" s="114"/>
       <c r="K367" s="114"/>
@@ -13757,108 +13752,108 @@
       <c r="H368" s="183"/>
       <c r="I368" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J368" s="183"/>
       <c r="K368" s="183"/>
       <c r="L368" s="183"/>
       <c r="M368" s="183"/>
     </row>
     <row r="369" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="76"/>
       <c r="B369" s="76"/>
       <c r="C369" s="76"/>
       <c r="D369" s="76"/>
       <c r="E369" s="76"/>
       <c r="F369" s="76"/>
       <c r="G369" s="76"/>
       <c r="H369" s="76"/>
       <c r="I369" s="76"/>
       <c r="J369" s="76"/>
       <c r="K369" s="76"/>
       <c r="L369" s="76"/>
       <c r="M369" s="76"/>
     </row>
     <row r="370" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B370" s="184" t="s">
+      <c r="B370" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C370" s="184"/>
-[...2 lines deleted...]
-      <c r="G370" s="184" t="s">
+      <c r="C370" s="181"/>
+      <c r="D370" s="181"/>
+      <c r="E370" s="181"/>
+      <c r="G370" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H370" s="184"/>
-      <c r="I370" s="184"/>
+      <c r="H370" s="181"/>
+      <c r="I370" s="181"/>
       <c r="J370"/>
       <c r="K370" s="5"/>
-      <c r="L370" s="184" t="s">
+      <c r="L370" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M370" s="184"/>
+      <c r="M370" s="181"/>
     </row>
     <row r="371" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371"/>
       <c r="B371" s="77"/>
       <c r="C371" s="77"/>
       <c r="D371" s="77"/>
       <c r="E371" s="77"/>
       <c r="F371"/>
       <c r="G371" s="77"/>
       <c r="H371" s="77"/>
       <c r="I371" s="77"/>
       <c r="J371"/>
       <c r="K371" s="25"/>
       <c r="L371" s="77"/>
       <c r="M371" s="77"/>
     </row>
     <row r="372" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A372" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B372" s="114"/>
       <c r="C372" s="114"/>
       <c r="D372" s="114"/>
       <c r="E372" s="114"/>
       <c r="F372" s="114"/>
       <c r="G372" s="114"/>
       <c r="H372" s="114"/>
       <c r="I372" s="114"/>
       <c r="J372" s="114"/>
       <c r="K372" s="114"/>
       <c r="L372" s="114"/>
       <c r="M372" s="114"/>
     </row>
     <row r="373" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A373" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B373" s="125"/>
-[...2 lines deleted...]
-      <c r="E373" s="125"/>
+      <c r="B373" s="126"/>
+      <c r="C373" s="126"/>
+      <c r="D373" s="126"/>
+      <c r="E373" s="126"/>
       <c r="F373" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G373" s="183"/>
       <c r="H373" s="183"/>
       <c r="I373" s="183"/>
       <c r="J373" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K373" s="183"/>
       <c r="L373" s="183"/>
       <c r="M373" s="183"/>
     </row>
     <row r="374" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A374" s="69"/>
       <c r="B374" s="69"/>
       <c r="C374" s="114"/>
       <c r="D374" s="114"/>
       <c r="E374" s="114"/>
       <c r="F374" s="179"/>
       <c r="G374" s="114"/>
       <c r="H374" s="114"/>
       <c r="I374" s="114"/>
       <c r="J374" s="114"/>
       <c r="K374" s="114"/>
@@ -13884,108 +13879,108 @@
       <c r="H375" s="183"/>
       <c r="I375" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J375" s="183"/>
       <c r="K375" s="183"/>
       <c r="L375" s="183"/>
       <c r="M375" s="183"/>
     </row>
     <row r="376" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="76"/>
       <c r="B376" s="76"/>
       <c r="C376" s="76"/>
       <c r="D376" s="76"/>
       <c r="E376" s="76"/>
       <c r="F376" s="76"/>
       <c r="G376" s="76"/>
       <c r="H376" s="76"/>
       <c r="I376" s="76"/>
       <c r="J376" s="76"/>
       <c r="K376" s="76"/>
       <c r="L376" s="76"/>
       <c r="M376" s="76"/>
     </row>
     <row r="377" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B377" s="184" t="s">
+      <c r="B377" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C377" s="184"/>
-[...2 lines deleted...]
-      <c r="G377" s="184" t="s">
+      <c r="C377" s="181"/>
+      <c r="D377" s="181"/>
+      <c r="E377" s="181"/>
+      <c r="G377" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H377" s="184"/>
-      <c r="I377" s="184"/>
+      <c r="H377" s="181"/>
+      <c r="I377" s="181"/>
       <c r="J377"/>
       <c r="K377" s="5"/>
-      <c r="L377" s="184" t="s">
+      <c r="L377" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M377" s="184"/>
+      <c r="M377" s="181"/>
     </row>
     <row r="378" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A378"/>
       <c r="B378" s="77"/>
       <c r="C378" s="77"/>
       <c r="D378" s="77"/>
       <c r="E378" s="77"/>
       <c r="F378"/>
       <c r="G378" s="77"/>
       <c r="H378" s="77"/>
       <c r="I378" s="77"/>
       <c r="J378"/>
       <c r="K378" s="25"/>
       <c r="L378" s="77"/>
       <c r="M378" s="77"/>
     </row>
     <row r="379" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A379" s="35" t="s">
         <v>168</v>
       </c>
       <c r="B379" s="114"/>
       <c r="C379" s="114"/>
       <c r="D379" s="114"/>
       <c r="E379" s="114"/>
       <c r="F379" s="114"/>
       <c r="G379" s="114"/>
       <c r="H379" s="114"/>
       <c r="I379" s="114"/>
       <c r="J379" s="114"/>
       <c r="K379" s="114"/>
       <c r="L379" s="114"/>
       <c r="M379" s="114"/>
     </row>
     <row r="380" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A380" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B380" s="125"/>
-[...2 lines deleted...]
-      <c r="E380" s="125"/>
+      <c r="B380" s="126"/>
+      <c r="C380" s="126"/>
+      <c r="D380" s="126"/>
+      <c r="E380" s="126"/>
       <c r="F380" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G380" s="183"/>
       <c r="H380" s="183"/>
       <c r="I380" s="183"/>
       <c r="J380" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K380" s="183"/>
       <c r="L380" s="183"/>
       <c r="M380" s="183"/>
     </row>
     <row r="381" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A381" s="69"/>
       <c r="B381" s="69"/>
       <c r="C381" s="114"/>
       <c r="D381" s="114"/>
       <c r="E381" s="114"/>
       <c r="F381" s="179"/>
       <c r="G381" s="114"/>
       <c r="H381" s="114"/>
       <c r="I381" s="114"/>
       <c r="J381" s="114"/>
       <c r="K381" s="114"/>
@@ -14011,170 +14006,170 @@
       <c r="H382" s="183"/>
       <c r="I382" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J382" s="183"/>
       <c r="K382" s="183"/>
       <c r="L382" s="183"/>
       <c r="M382" s="183"/>
     </row>
     <row r="383" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="76"/>
       <c r="B383" s="76"/>
       <c r="C383" s="76"/>
       <c r="D383" s="76"/>
       <c r="E383" s="76"/>
       <c r="F383" s="76"/>
       <c r="G383" s="76"/>
       <c r="H383" s="76"/>
       <c r="I383" s="76"/>
       <c r="J383" s="76"/>
       <c r="K383" s="76"/>
       <c r="L383" s="76"/>
       <c r="M383" s="76"/>
     </row>
     <row r="384" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B384" s="184" t="s">
+      <c r="B384" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C384" s="184"/>
-[...2 lines deleted...]
-      <c r="G384" s="184" t="s">
+      <c r="C384" s="181"/>
+      <c r="D384" s="181"/>
+      <c r="E384" s="181"/>
+      <c r="G384" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H384" s="184"/>
-      <c r="I384" s="184"/>
+      <c r="H384" s="181"/>
+      <c r="I384" s="181"/>
       <c r="J384"/>
       <c r="K384" s="5"/>
-      <c r="L384" s="184" t="s">
+      <c r="L384" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M384" s="184"/>
+      <c r="M384" s="181"/>
     </row>
     <row r="385" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385"/>
       <c r="B385" s="77"/>
       <c r="C385" s="77"/>
       <c r="D385" s="77"/>
       <c r="E385" s="77"/>
       <c r="F385"/>
       <c r="G385" s="77"/>
       <c r="H385" s="77"/>
       <c r="I385" s="77"/>
       <c r="J385"/>
       <c r="K385" s="25"/>
       <c r="L385" s="77"/>
       <c r="M385" s="77"/>
     </row>
     <row r="386" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386"/>
       <c r="B386" s="77"/>
       <c r="C386" s="77"/>
       <c r="D386" s="77"/>
       <c r="E386" s="77"/>
       <c r="F386"/>
       <c r="G386" s="77"/>
       <c r="H386" s="77"/>
       <c r="I386" s="77"/>
       <c r="J386"/>
       <c r="K386" s="25"/>
       <c r="L386" s="77"/>
       <c r="M386" s="77"/>
     </row>
     <row r="387" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387"/>
       <c r="B387" s="77"/>
       <c r="C387" s="77"/>
       <c r="D387" s="77"/>
       <c r="E387" s="77"/>
       <c r="F387"/>
       <c r="G387" s="77"/>
       <c r="H387" s="77"/>
       <c r="I387" s="77"/>
       <c r="J387"/>
       <c r="K387" s="25"/>
       <c r="L387" s="77"/>
       <c r="M387" s="77"/>
     </row>
     <row r="388" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A388" s="140" t="s">
+      <c r="A388" s="141" t="s">
         <v>322</v>
       </c>
-      <c r="B388" s="140"/>
-[...10 lines deleted...]
-      <c r="M388" s="140"/>
+      <c r="B388" s="141"/>
+      <c r="C388" s="141"/>
+      <c r="D388" s="141"/>
+      <c r="E388" s="141"/>
+      <c r="F388" s="141"/>
+      <c r="G388" s="141"/>
+      <c r="H388" s="141"/>
+      <c r="I388" s="141"/>
+      <c r="J388" s="141"/>
+      <c r="K388" s="141"/>
+      <c r="L388" s="141"/>
+      <c r="M388" s="141"/>
     </row>
     <row r="389" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389"/>
       <c r="B389" s="77"/>
       <c r="C389" s="77"/>
       <c r="D389" s="77"/>
       <c r="E389" s="77"/>
       <c r="F389"/>
       <c r="G389" s="77"/>
       <c r="H389" s="77"/>
       <c r="I389" s="77"/>
       <c r="J389"/>
       <c r="K389" s="25"/>
       <c r="L389" s="77"/>
       <c r="M389" s="77"/>
     </row>
     <row r="390" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A390" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B390" s="114"/>
       <c r="C390" s="114"/>
       <c r="D390" s="114"/>
       <c r="E390" s="114"/>
       <c r="F390" s="114"/>
       <c r="G390" s="114"/>
       <c r="H390" s="114"/>
       <c r="I390" s="114"/>
       <c r="J390" s="114"/>
       <c r="K390" s="114"/>
       <c r="L390" s="114"/>
       <c r="M390" s="114"/>
     </row>
     <row r="391" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A391" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B391" s="125"/>
-[...2 lines deleted...]
-      <c r="E391" s="125"/>
+      <c r="B391" s="126"/>
+      <c r="C391" s="126"/>
+      <c r="D391" s="126"/>
+      <c r="E391" s="126"/>
       <c r="F391" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G391" s="183"/>
       <c r="H391" s="183"/>
       <c r="I391" s="183"/>
       <c r="J391" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K391" s="183"/>
       <c r="L391" s="183"/>
       <c r="M391" s="183"/>
     </row>
     <row r="392" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A392" s="69"/>
       <c r="B392" s="69"/>
       <c r="C392" s="114"/>
       <c r="D392" s="114"/>
       <c r="E392" s="114"/>
       <c r="F392" s="179"/>
       <c r="G392" s="114"/>
       <c r="H392" s="114"/>
       <c r="I392" s="114"/>
       <c r="J392" s="114"/>
       <c r="K392" s="114"/>
@@ -14200,93 +14195,93 @@
       <c r="H393" s="183"/>
       <c r="I393" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J393" s="183"/>
       <c r="K393" s="183"/>
       <c r="L393" s="183"/>
       <c r="M393" s="183"/>
     </row>
     <row r="394" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="76"/>
       <c r="B394" s="76"/>
       <c r="C394" s="76"/>
       <c r="D394" s="76"/>
       <c r="E394" s="76"/>
       <c r="F394" s="76"/>
       <c r="G394" s="76"/>
       <c r="H394" s="76"/>
       <c r="I394" s="76"/>
       <c r="J394" s="76"/>
       <c r="K394" s="76"/>
       <c r="L394" s="76"/>
       <c r="M394" s="76"/>
     </row>
     <row r="395" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B395" s="184" t="s">
+      <c r="B395" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C395" s="184"/>
-[...2 lines deleted...]
-      <c r="G395" s="184" t="s">
+      <c r="C395" s="181"/>
+      <c r="D395" s="181"/>
+      <c r="E395" s="181"/>
+      <c r="G395" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H395" s="184"/>
-      <c r="I395" s="184"/>
+      <c r="H395" s="181"/>
+      <c r="I395" s="181"/>
       <c r="J395"/>
       <c r="K395" s="5"/>
-      <c r="L395" s="184" t="s">
+      <c r="L395" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M395" s="184"/>
+      <c r="M395" s="181"/>
     </row>
     <row r="397" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A397" s="35" t="s">
         <v>170</v>
       </c>
       <c r="B397" s="114"/>
       <c r="C397" s="114"/>
       <c r="D397" s="114"/>
       <c r="E397" s="114"/>
       <c r="F397" s="114"/>
       <c r="G397" s="114"/>
       <c r="H397" s="114"/>
       <c r="I397" s="114"/>
       <c r="J397" s="114"/>
       <c r="K397" s="114"/>
       <c r="L397" s="114"/>
       <c r="M397" s="114"/>
     </row>
     <row r="398" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A398" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B398" s="125"/>
-[...2 lines deleted...]
-      <c r="E398" s="125"/>
+      <c r="B398" s="126"/>
+      <c r="C398" s="126"/>
+      <c r="D398" s="126"/>
+      <c r="E398" s="126"/>
       <c r="F398" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G398" s="183"/>
       <c r="H398" s="183"/>
       <c r="I398" s="183"/>
       <c r="J398" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K398" s="183"/>
       <c r="L398" s="183"/>
       <c r="M398" s="183"/>
     </row>
     <row r="399" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A399" s="69"/>
       <c r="B399" s="69"/>
       <c r="C399" s="114"/>
       <c r="D399" s="114"/>
       <c r="E399" s="114"/>
       <c r="F399" s="179"/>
       <c r="G399" s="114"/>
       <c r="H399" s="114"/>
       <c r="I399" s="114"/>
       <c r="J399" s="114"/>
       <c r="K399" s="114"/>
@@ -14312,108 +14307,108 @@
       <c r="H400" s="183"/>
       <c r="I400" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J400" s="183"/>
       <c r="K400" s="183"/>
       <c r="L400" s="183"/>
       <c r="M400" s="183"/>
     </row>
     <row r="401" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="76"/>
       <c r="B401" s="76"/>
       <c r="C401" s="76"/>
       <c r="D401" s="76"/>
       <c r="E401" s="76"/>
       <c r="F401" s="76"/>
       <c r="G401" s="76"/>
       <c r="H401" s="76"/>
       <c r="I401" s="76"/>
       <c r="J401" s="76"/>
       <c r="K401" s="76"/>
       <c r="L401" s="76"/>
       <c r="M401" s="76"/>
     </row>
     <row r="402" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B402" s="184" t="s">
+      <c r="B402" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C402" s="184"/>
-[...2 lines deleted...]
-      <c r="G402" s="184" t="s">
+      <c r="C402" s="181"/>
+      <c r="D402" s="181"/>
+      <c r="E402" s="181"/>
+      <c r="G402" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H402" s="184"/>
-      <c r="I402" s="184"/>
+      <c r="H402" s="181"/>
+      <c r="I402" s="181"/>
       <c r="J402"/>
       <c r="K402" s="5"/>
-      <c r="L402" s="184" t="s">
+      <c r="L402" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M402" s="184"/>
+      <c r="M402" s="181"/>
     </row>
     <row r="403" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403"/>
       <c r="B403" s="77"/>
       <c r="C403" s="77"/>
       <c r="D403" s="77"/>
       <c r="E403" s="77"/>
       <c r="F403"/>
       <c r="G403" s="77"/>
       <c r="H403" s="77"/>
       <c r="I403" s="77"/>
       <c r="J403"/>
       <c r="K403" s="25"/>
       <c r="L403" s="77"/>
       <c r="M403" s="77"/>
     </row>
     <row r="404" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A404" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B404" s="114"/>
       <c r="C404" s="114"/>
       <c r="D404" s="114"/>
       <c r="E404" s="114"/>
       <c r="F404" s="114"/>
       <c r="G404" s="114"/>
       <c r="H404" s="114"/>
       <c r="I404" s="114"/>
       <c r="J404" s="114"/>
       <c r="K404" s="114"/>
       <c r="L404" s="114"/>
       <c r="M404" s="114"/>
     </row>
     <row r="405" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A405" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B405" s="125"/>
-[...2 lines deleted...]
-      <c r="E405" s="125"/>
+      <c r="B405" s="126"/>
+      <c r="C405" s="126"/>
+      <c r="D405" s="126"/>
+      <c r="E405" s="126"/>
       <c r="F405" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G405" s="183"/>
       <c r="H405" s="183"/>
       <c r="I405" s="183"/>
       <c r="J405" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K405" s="183"/>
       <c r="L405" s="183"/>
       <c r="M405" s="183"/>
     </row>
     <row r="406" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A406" s="69"/>
       <c r="B406" s="69"/>
       <c r="C406" s="114"/>
       <c r="D406" s="114"/>
       <c r="E406" s="114"/>
       <c r="F406" s="179"/>
       <c r="G406" s="114"/>
       <c r="H406" s="114"/>
       <c r="I406" s="114"/>
       <c r="J406" s="114"/>
       <c r="K406" s="114"/>
@@ -14439,108 +14434,108 @@
       <c r="H407" s="183"/>
       <c r="I407" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J407" s="183"/>
       <c r="K407" s="183"/>
       <c r="L407" s="183"/>
       <c r="M407" s="183"/>
     </row>
     <row r="408" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="76"/>
       <c r="B408" s="76"/>
       <c r="C408" s="76"/>
       <c r="D408" s="76"/>
       <c r="E408" s="76"/>
       <c r="F408" s="76"/>
       <c r="G408" s="76"/>
       <c r="H408" s="76"/>
       <c r="I408" s="76"/>
       <c r="J408" s="76"/>
       <c r="K408" s="76"/>
       <c r="L408" s="76"/>
       <c r="M408" s="76"/>
     </row>
     <row r="409" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B409" s="184" t="s">
+      <c r="B409" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C409" s="184"/>
-[...2 lines deleted...]
-      <c r="G409" s="184" t="s">
+      <c r="C409" s="181"/>
+      <c r="D409" s="181"/>
+      <c r="E409" s="181"/>
+      <c r="G409" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H409" s="184"/>
-      <c r="I409" s="184"/>
+      <c r="H409" s="181"/>
+      <c r="I409" s="181"/>
       <c r="J409"/>
       <c r="K409" s="5"/>
-      <c r="L409" s="184" t="s">
+      <c r="L409" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M409" s="184"/>
+      <c r="M409" s="181"/>
     </row>
     <row r="410" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410"/>
       <c r="B410" s="77"/>
       <c r="C410" s="77"/>
       <c r="D410" s="77"/>
       <c r="E410" s="77"/>
       <c r="F410"/>
       <c r="G410" s="77"/>
       <c r="H410" s="77"/>
       <c r="I410" s="77"/>
       <c r="J410"/>
       <c r="K410" s="25"/>
       <c r="L410" s="77"/>
       <c r="M410" s="77"/>
     </row>
     <row r="411" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A411" s="35" t="s">
         <v>172</v>
       </c>
       <c r="B411" s="114"/>
       <c r="C411" s="114"/>
       <c r="D411" s="114"/>
       <c r="E411" s="114"/>
       <c r="F411" s="114"/>
       <c r="G411" s="114"/>
       <c r="H411" s="114"/>
       <c r="I411" s="114"/>
       <c r="J411" s="114"/>
       <c r="K411" s="114"/>
       <c r="L411" s="114"/>
       <c r="M411" s="114"/>
     </row>
     <row r="412" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A412" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B412" s="125"/>
-[...2 lines deleted...]
-      <c r="E412" s="125"/>
+      <c r="B412" s="126"/>
+      <c r="C412" s="126"/>
+      <c r="D412" s="126"/>
+      <c r="E412" s="126"/>
       <c r="F412" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G412" s="183"/>
       <c r="H412" s="183"/>
       <c r="I412" s="183"/>
       <c r="J412" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K412" s="183"/>
       <c r="L412" s="183"/>
       <c r="M412" s="183"/>
     </row>
     <row r="413" spans="1:13" s="66" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A413" s="69"/>
       <c r="B413" s="69"/>
       <c r="C413" s="114"/>
       <c r="D413" s="114"/>
       <c r="E413" s="114"/>
       <c r="F413" s="179"/>
       <c r="G413" s="114"/>
       <c r="H413" s="114"/>
       <c r="I413" s="114"/>
       <c r="J413" s="114"/>
       <c r="K413" s="114"/>
@@ -14566,108 +14561,108 @@
       <c r="H414" s="183"/>
       <c r="I414" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J414" s="183"/>
       <c r="K414" s="183"/>
       <c r="L414" s="183"/>
       <c r="M414" s="183"/>
     </row>
     <row r="415" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="76"/>
       <c r="B415" s="76"/>
       <c r="C415" s="76"/>
       <c r="D415" s="76"/>
       <c r="E415" s="76"/>
       <c r="F415" s="76"/>
       <c r="G415" s="76"/>
       <c r="H415" s="76"/>
       <c r="I415" s="76"/>
       <c r="J415" s="76"/>
       <c r="K415" s="76"/>
       <c r="L415" s="76"/>
       <c r="M415" s="76"/>
     </row>
     <row r="416" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B416" s="184" t="s">
+      <c r="B416" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C416" s="184"/>
-[...2 lines deleted...]
-      <c r="G416" s="184" t="s">
+      <c r="C416" s="181"/>
+      <c r="D416" s="181"/>
+      <c r="E416" s="181"/>
+      <c r="G416" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H416" s="184"/>
-      <c r="I416" s="184"/>
+      <c r="H416" s="181"/>
+      <c r="I416" s="181"/>
       <c r="J416"/>
       <c r="K416" s="5"/>
-      <c r="L416" s="184" t="s">
+      <c r="L416" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M416" s="184"/>
+      <c r="M416" s="181"/>
     </row>
     <row r="417" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417"/>
       <c r="B417" s="77"/>
       <c r="C417" s="77"/>
       <c r="D417" s="77"/>
       <c r="E417" s="77"/>
       <c r="F417"/>
       <c r="G417" s="77"/>
       <c r="H417" s="77"/>
       <c r="I417" s="77"/>
       <c r="J417"/>
       <c r="K417" s="25"/>
       <c r="L417" s="77"/>
       <c r="M417" s="77"/>
     </row>
     <row r="418" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A418" s="35" t="s">
         <v>173</v>
       </c>
       <c r="B418" s="114"/>
       <c r="C418" s="114"/>
       <c r="D418" s="114"/>
       <c r="E418" s="114"/>
       <c r="F418" s="114"/>
       <c r="G418" s="114"/>
       <c r="H418" s="114"/>
       <c r="I418" s="114"/>
       <c r="J418" s="114"/>
       <c r="K418" s="114"/>
       <c r="L418" s="114"/>
       <c r="M418" s="114"/>
     </row>
     <row r="419" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A419" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B419" s="125"/>
-[...2 lines deleted...]
-      <c r="E419" s="125"/>
+      <c r="B419" s="126"/>
+      <c r="C419" s="126"/>
+      <c r="D419" s="126"/>
+      <c r="E419" s="126"/>
       <c r="F419" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G419" s="183"/>
       <c r="H419" s="183"/>
       <c r="I419" s="183"/>
       <c r="J419" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K419" s="183"/>
       <c r="L419" s="183"/>
       <c r="M419" s="183"/>
     </row>
     <row r="420" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A420" s="69"/>
       <c r="B420" s="69"/>
       <c r="C420" s="114"/>
       <c r="D420" s="114"/>
       <c r="E420" s="114"/>
       <c r="F420" s="179"/>
       <c r="G420" s="114"/>
       <c r="H420" s="114"/>
       <c r="I420" s="114"/>
       <c r="J420" s="114"/>
       <c r="K420" s="114"/>
@@ -14693,108 +14688,108 @@
       <c r="H421" s="183"/>
       <c r="I421" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J421" s="183"/>
       <c r="K421" s="183"/>
       <c r="L421" s="183"/>
       <c r="M421" s="183"/>
     </row>
     <row r="422" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="76"/>
       <c r="B422" s="76"/>
       <c r="C422" s="76"/>
       <c r="D422" s="76"/>
       <c r="E422" s="76"/>
       <c r="F422" s="76"/>
       <c r="G422" s="76"/>
       <c r="H422" s="76"/>
       <c r="I422" s="76"/>
       <c r="J422" s="76"/>
       <c r="K422" s="76"/>
       <c r="L422" s="76"/>
       <c r="M422" s="76"/>
     </row>
     <row r="423" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B423" s="184" t="s">
+      <c r="B423" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C423" s="184"/>
-[...2 lines deleted...]
-      <c r="G423" s="184" t="s">
+      <c r="C423" s="181"/>
+      <c r="D423" s="181"/>
+      <c r="E423" s="181"/>
+      <c r="G423" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H423" s="184"/>
-      <c r="I423" s="184"/>
+      <c r="H423" s="181"/>
+      <c r="I423" s="181"/>
       <c r="J423"/>
       <c r="K423" s="5"/>
-      <c r="L423" s="184" t="s">
+      <c r="L423" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M423" s="184"/>
+      <c r="M423" s="181"/>
     </row>
     <row r="424" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424"/>
       <c r="B424" s="77"/>
       <c r="C424" s="77"/>
       <c r="D424" s="77"/>
       <c r="E424" s="77"/>
       <c r="F424"/>
       <c r="G424" s="77"/>
       <c r="H424" s="77"/>
       <c r="I424" s="77"/>
       <c r="J424"/>
       <c r="K424" s="25"/>
       <c r="L424" s="77"/>
       <c r="M424" s="77"/>
     </row>
     <row r="425" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A425" s="35" t="s">
         <v>174</v>
       </c>
       <c r="B425" s="114"/>
       <c r="C425" s="114"/>
       <c r="D425" s="114"/>
       <c r="E425" s="114"/>
       <c r="F425" s="114"/>
       <c r="G425" s="114"/>
       <c r="H425" s="114"/>
       <c r="I425" s="114"/>
       <c r="J425" s="114"/>
       <c r="K425" s="114"/>
       <c r="L425" s="114"/>
       <c r="M425" s="114"/>
     </row>
     <row r="426" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A426" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B426" s="125"/>
-[...2 lines deleted...]
-      <c r="E426" s="125"/>
+      <c r="B426" s="126"/>
+      <c r="C426" s="126"/>
+      <c r="D426" s="126"/>
+      <c r="E426" s="126"/>
       <c r="F426" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G426" s="183"/>
       <c r="H426" s="183"/>
       <c r="I426" s="183"/>
       <c r="J426" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K426" s="183"/>
       <c r="L426" s="183"/>
       <c r="M426" s="183"/>
     </row>
     <row r="427" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A427" s="69"/>
       <c r="B427" s="69"/>
       <c r="C427" s="114"/>
       <c r="D427" s="114"/>
       <c r="E427" s="114"/>
       <c r="F427" s="179"/>
       <c r="G427" s="114"/>
       <c r="H427" s="114"/>
       <c r="I427" s="114"/>
       <c r="J427" s="114"/>
       <c r="K427" s="114"/>
@@ -14820,108 +14815,108 @@
       <c r="H428" s="183"/>
       <c r="I428" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J428" s="183"/>
       <c r="K428" s="183"/>
       <c r="L428" s="183"/>
       <c r="M428" s="183"/>
     </row>
     <row r="429" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="76"/>
       <c r="B429" s="76"/>
       <c r="C429" s="76"/>
       <c r="D429" s="76"/>
       <c r="E429" s="76"/>
       <c r="F429" s="76"/>
       <c r="G429" s="76"/>
       <c r="H429" s="76"/>
       <c r="I429" s="76"/>
       <c r="J429" s="76"/>
       <c r="K429" s="76"/>
       <c r="L429" s="76"/>
       <c r="M429" s="76"/>
     </row>
     <row r="430" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B430" s="184" t="s">
+      <c r="B430" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C430" s="184"/>
-[...2 lines deleted...]
-      <c r="G430" s="184" t="s">
+      <c r="C430" s="181"/>
+      <c r="D430" s="181"/>
+      <c r="E430" s="181"/>
+      <c r="G430" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H430" s="184"/>
-      <c r="I430" s="184"/>
+      <c r="H430" s="181"/>
+      <c r="I430" s="181"/>
       <c r="J430"/>
       <c r="K430" s="5"/>
-      <c r="L430" s="184" t="s">
+      <c r="L430" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M430" s="184"/>
+      <c r="M430" s="181"/>
     </row>
     <row r="431" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A431"/>
       <c r="B431" s="77"/>
       <c r="C431" s="77"/>
       <c r="D431" s="77"/>
       <c r="E431" s="77"/>
       <c r="F431"/>
       <c r="G431" s="77"/>
       <c r="H431" s="77"/>
       <c r="I431" s="77"/>
       <c r="J431"/>
       <c r="K431" s="25"/>
       <c r="L431" s="77"/>
       <c r="M431" s="77"/>
     </row>
     <row r="432" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A432" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B432" s="114"/>
       <c r="C432" s="114"/>
       <c r="D432" s="114"/>
       <c r="E432" s="114"/>
       <c r="F432" s="114"/>
       <c r="G432" s="114"/>
       <c r="H432" s="114"/>
       <c r="I432" s="114"/>
       <c r="J432" s="114"/>
       <c r="K432" s="114"/>
       <c r="L432" s="114"/>
       <c r="M432" s="114"/>
     </row>
     <row r="433" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A433" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B433" s="125"/>
-[...2 lines deleted...]
-      <c r="E433" s="125"/>
+      <c r="B433" s="126"/>
+      <c r="C433" s="126"/>
+      <c r="D433" s="126"/>
+      <c r="E433" s="126"/>
       <c r="F433" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G433" s="183"/>
       <c r="H433" s="183"/>
       <c r="I433" s="183"/>
       <c r="J433" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K433" s="183"/>
       <c r="L433" s="183"/>
       <c r="M433" s="183"/>
     </row>
     <row r="434" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A434" s="69"/>
       <c r="B434" s="69"/>
       <c r="C434" s="114"/>
       <c r="D434" s="114"/>
       <c r="E434" s="114"/>
       <c r="F434" s="179"/>
       <c r="G434" s="114"/>
       <c r="H434" s="114"/>
       <c r="I434" s="114"/>
       <c r="J434" s="114"/>
       <c r="K434" s="114"/>
@@ -14947,108 +14942,108 @@
       <c r="H435" s="183"/>
       <c r="I435" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J435" s="183"/>
       <c r="K435" s="183"/>
       <c r="L435" s="183"/>
       <c r="M435" s="183"/>
     </row>
     <row r="436" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A436" s="76"/>
       <c r="B436" s="76"/>
       <c r="C436" s="76"/>
       <c r="D436" s="76"/>
       <c r="E436" s="76"/>
       <c r="F436" s="76"/>
       <c r="G436" s="76"/>
       <c r="H436" s="76"/>
       <c r="I436" s="76"/>
       <c r="J436" s="76"/>
       <c r="K436" s="76"/>
       <c r="L436" s="76"/>
       <c r="M436" s="76"/>
     </row>
     <row r="437" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B437" s="184" t="s">
+      <c r="B437" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C437" s="184"/>
-[...2 lines deleted...]
-      <c r="G437" s="184" t="s">
+      <c r="C437" s="181"/>
+      <c r="D437" s="181"/>
+      <c r="E437" s="181"/>
+      <c r="G437" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H437" s="184"/>
-      <c r="I437" s="184"/>
+      <c r="H437" s="181"/>
+      <c r="I437" s="181"/>
       <c r="J437"/>
       <c r="K437" s="5"/>
-      <c r="L437" s="184" t="s">
+      <c r="L437" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M437" s="184"/>
+      <c r="M437" s="181"/>
     </row>
     <row r="438" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A438"/>
       <c r="B438" s="77"/>
       <c r="C438" s="77"/>
       <c r="D438" s="77"/>
       <c r="E438" s="77"/>
       <c r="F438"/>
       <c r="G438" s="77"/>
       <c r="H438" s="77"/>
       <c r="I438" s="77"/>
       <c r="J438"/>
       <c r="K438" s="25"/>
       <c r="L438" s="77"/>
       <c r="M438" s="77"/>
     </row>
     <row r="439" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A439" s="35" t="s">
         <v>176</v>
       </c>
       <c r="B439" s="114"/>
       <c r="C439" s="114"/>
       <c r="D439" s="114"/>
       <c r="E439" s="114"/>
       <c r="F439" s="114"/>
       <c r="G439" s="114"/>
       <c r="H439" s="114"/>
       <c r="I439" s="114"/>
       <c r="J439" s="114"/>
       <c r="K439" s="114"/>
       <c r="L439" s="114"/>
       <c r="M439" s="114"/>
     </row>
     <row r="440" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A440" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B440" s="125"/>
-[...2 lines deleted...]
-      <c r="E440" s="125"/>
+      <c r="B440" s="126"/>
+      <c r="C440" s="126"/>
+      <c r="D440" s="126"/>
+      <c r="E440" s="126"/>
       <c r="F440" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G440" s="183"/>
       <c r="H440" s="183"/>
       <c r="I440" s="183"/>
       <c r="J440" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K440" s="183"/>
       <c r="L440" s="183"/>
       <c r="M440" s="183"/>
     </row>
     <row r="441" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A441" s="69"/>
       <c r="B441" s="69"/>
       <c r="C441" s="114"/>
       <c r="D441" s="114"/>
       <c r="E441" s="114"/>
       <c r="F441" s="179"/>
       <c r="G441" s="114"/>
       <c r="H441" s="114"/>
       <c r="I441" s="114"/>
       <c r="J441" s="114"/>
       <c r="K441" s="114"/>
@@ -15074,108 +15069,108 @@
       <c r="H442" s="183"/>
       <c r="I442" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J442" s="183"/>
       <c r="K442" s="183"/>
       <c r="L442" s="183"/>
       <c r="M442" s="183"/>
     </row>
     <row r="443" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="76"/>
       <c r="B443" s="76"/>
       <c r="C443" s="76"/>
       <c r="D443" s="76"/>
       <c r="E443" s="76"/>
       <c r="F443" s="76"/>
       <c r="G443" s="76"/>
       <c r="H443" s="76"/>
       <c r="I443" s="76"/>
       <c r="J443" s="76"/>
       <c r="K443" s="76"/>
       <c r="L443" s="76"/>
       <c r="M443" s="76"/>
     </row>
     <row r="444" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B444" s="184" t="s">
+      <c r="B444" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C444" s="184"/>
-[...2 lines deleted...]
-      <c r="G444" s="184" t="s">
+      <c r="C444" s="181"/>
+      <c r="D444" s="181"/>
+      <c r="E444" s="181"/>
+      <c r="G444" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H444" s="184"/>
-      <c r="I444" s="184"/>
+      <c r="H444" s="181"/>
+      <c r="I444" s="181"/>
       <c r="J444"/>
       <c r="K444" s="5"/>
-      <c r="L444" s="184" t="s">
+      <c r="L444" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M444" s="184"/>
+      <c r="M444" s="181"/>
     </row>
     <row r="445" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445"/>
       <c r="B445" s="77"/>
       <c r="C445" s="77"/>
       <c r="D445" s="77"/>
       <c r="E445" s="77"/>
       <c r="F445"/>
       <c r="G445" s="77"/>
       <c r="H445" s="77"/>
       <c r="I445" s="77"/>
       <c r="J445"/>
       <c r="K445" s="25"/>
       <c r="L445" s="77"/>
       <c r="M445" s="77"/>
     </row>
     <row r="446" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A446" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B446" s="114"/>
       <c r="C446" s="114"/>
       <c r="D446" s="114"/>
       <c r="E446" s="114"/>
       <c r="F446" s="114"/>
       <c r="G446" s="114"/>
       <c r="H446" s="114"/>
       <c r="I446" s="114"/>
       <c r="J446" s="114"/>
       <c r="K446" s="114"/>
       <c r="L446" s="114"/>
       <c r="M446" s="114"/>
     </row>
     <row r="447" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A447" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B447" s="125"/>
-[...2 lines deleted...]
-      <c r="E447" s="125"/>
+      <c r="B447" s="126"/>
+      <c r="C447" s="126"/>
+      <c r="D447" s="126"/>
+      <c r="E447" s="126"/>
       <c r="F447" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G447" s="183"/>
       <c r="H447" s="183"/>
       <c r="I447" s="183"/>
       <c r="J447" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K447" s="183"/>
       <c r="L447" s="183"/>
       <c r="M447" s="183"/>
     </row>
     <row r="448" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A448" s="69"/>
       <c r="B448" s="69"/>
       <c r="C448" s="114"/>
       <c r="D448" s="114"/>
       <c r="E448" s="114"/>
       <c r="F448" s="179"/>
       <c r="G448" s="114"/>
       <c r="H448" s="114"/>
       <c r="I448" s="114"/>
       <c r="J448" s="114"/>
       <c r="K448" s="114"/>
@@ -15201,67 +15196,67 @@
       <c r="H449" s="183"/>
       <c r="I449" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J449" s="183"/>
       <c r="K449" s="183"/>
       <c r="L449" s="183"/>
       <c r="M449" s="183"/>
     </row>
     <row r="450" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A450" s="76"/>
       <c r="B450" s="76"/>
       <c r="C450" s="76"/>
       <c r="D450" s="76"/>
       <c r="E450" s="76"/>
       <c r="F450" s="76"/>
       <c r="G450" s="76"/>
       <c r="H450" s="76"/>
       <c r="I450" s="76"/>
       <c r="J450" s="76"/>
       <c r="K450" s="76"/>
       <c r="L450" s="76"/>
       <c r="M450" s="76"/>
     </row>
     <row r="451" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B451" s="184" t="s">
+      <c r="B451" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C451" s="184"/>
-[...2 lines deleted...]
-      <c r="G451" s="184" t="s">
+      <c r="C451" s="181"/>
+      <c r="D451" s="181"/>
+      <c r="E451" s="181"/>
+      <c r="G451" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H451" s="184"/>
-      <c r="I451" s="184"/>
+      <c r="H451" s="181"/>
+      <c r="I451" s="181"/>
       <c r="J451"/>
       <c r="K451" s="5"/>
-      <c r="L451" s="184" t="s">
+      <c r="L451" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M451" s="184"/>
+      <c r="M451" s="181"/>
     </row>
     <row r="452" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452"/>
       <c r="B452" s="77"/>
       <c r="C452" s="77"/>
       <c r="D452" s="77"/>
       <c r="E452" s="77"/>
       <c r="F452"/>
       <c r="G452" s="77"/>
       <c r="H452" s="77"/>
       <c r="I452" s="77"/>
       <c r="J452"/>
       <c r="K452" s="25"/>
       <c r="L452" s="77"/>
       <c r="M452" s="77"/>
     </row>
     <row r="453" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A453"/>
       <c r="B453" s="77"/>
       <c r="C453" s="77"/>
       <c r="D453" s="77"/>
       <c r="E453" s="77"/>
       <c r="F453"/>
       <c r="G453" s="77"/>
       <c r="H453" s="77"/>
@@ -15285,54 +15280,54 @@
       <c r="K454" s="25"/>
       <c r="L454" s="77"/>
       <c r="M454" s="77"/>
     </row>
     <row r="455" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A455" s="35" t="s">
         <v>178</v>
       </c>
       <c r="B455" s="114"/>
       <c r="C455" s="114"/>
       <c r="D455" s="114"/>
       <c r="E455" s="114"/>
       <c r="F455" s="114"/>
       <c r="G455" s="114"/>
       <c r="H455" s="114"/>
       <c r="I455" s="114"/>
       <c r="J455" s="114"/>
       <c r="K455" s="114"/>
       <c r="L455" s="114"/>
       <c r="M455" s="114"/>
     </row>
     <row r="456" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A456" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B456" s="125"/>
-[...2 lines deleted...]
-      <c r="E456" s="125"/>
+      <c r="B456" s="126"/>
+      <c r="C456" s="126"/>
+      <c r="D456" s="126"/>
+      <c r="E456" s="126"/>
       <c r="F456" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G456" s="183"/>
       <c r="H456" s="183"/>
       <c r="I456" s="183"/>
       <c r="J456" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K456" s="183"/>
       <c r="L456" s="183"/>
       <c r="M456" s="183"/>
     </row>
     <row r="457" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A457" s="69"/>
       <c r="B457" s="69"/>
       <c r="C457" s="114"/>
       <c r="D457" s="114"/>
       <c r="E457" s="114"/>
       <c r="F457" s="179"/>
       <c r="G457" s="114"/>
       <c r="H457" s="114"/>
       <c r="I457" s="114"/>
       <c r="J457" s="114"/>
       <c r="K457" s="114"/>
@@ -15358,106 +15353,106 @@
       <c r="H458" s="183"/>
       <c r="I458" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J458" s="183"/>
       <c r="K458" s="183"/>
       <c r="L458" s="183"/>
       <c r="M458" s="183"/>
     </row>
     <row r="459" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A459" s="76"/>
       <c r="B459" s="76"/>
       <c r="C459" s="76"/>
       <c r="D459" s="76"/>
       <c r="E459" s="76"/>
       <c r="F459" s="76"/>
       <c r="G459" s="76"/>
       <c r="H459" s="76"/>
       <c r="I459" s="76"/>
       <c r="J459" s="76"/>
       <c r="K459" s="76"/>
       <c r="L459" s="76"/>
       <c r="M459" s="76"/>
     </row>
     <row r="460" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B460" s="184" t="s">
+      <c r="B460" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C460" s="184"/>
-[...2 lines deleted...]
-      <c r="G460" s="184" t="s">
+      <c r="C460" s="181"/>
+      <c r="D460" s="181"/>
+      <c r="E460" s="181"/>
+      <c r="G460" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H460" s="184"/>
-      <c r="I460" s="184"/>
+      <c r="H460" s="181"/>
+      <c r="I460" s="181"/>
       <c r="J460"/>
       <c r="K460" s="5"/>
-      <c r="L460" s="184" t="s">
+      <c r="L460" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M460" s="184"/>
+      <c r="M460" s="181"/>
     </row>
     <row r="461" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B461" s="77"/>
       <c r="C461" s="77"/>
       <c r="D461" s="77"/>
       <c r="E461" s="77"/>
       <c r="G461" s="77"/>
       <c r="H461" s="77"/>
       <c r="I461" s="77"/>
       <c r="J461"/>
       <c r="K461" s="5"/>
       <c r="L461" s="77"/>
       <c r="M461" s="77"/>
     </row>
     <row r="462" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A462" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B462" s="114"/>
       <c r="C462" s="114"/>
       <c r="D462" s="114"/>
       <c r="E462" s="114"/>
       <c r="F462" s="114"/>
       <c r="G462" s="114"/>
       <c r="H462" s="114"/>
       <c r="I462" s="114"/>
       <c r="J462" s="114"/>
       <c r="K462" s="114"/>
       <c r="L462" s="114"/>
       <c r="M462" s="114"/>
     </row>
     <row r="463" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A463" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B463" s="125"/>
-[...2 lines deleted...]
-      <c r="E463" s="125"/>
+      <c r="B463" s="126"/>
+      <c r="C463" s="126"/>
+      <c r="D463" s="126"/>
+      <c r="E463" s="126"/>
       <c r="F463" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G463" s="183"/>
       <c r="H463" s="183"/>
       <c r="I463" s="183"/>
       <c r="J463" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K463" s="183"/>
       <c r="L463" s="183"/>
       <c r="M463" s="183"/>
     </row>
     <row r="464" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A464" s="69"/>
       <c r="B464" s="69"/>
       <c r="C464" s="114"/>
       <c r="D464" s="114"/>
       <c r="E464" s="114"/>
       <c r="F464" s="179"/>
       <c r="G464" s="114"/>
       <c r="H464" s="114"/>
       <c r="I464" s="114"/>
       <c r="J464" s="114"/>
       <c r="K464" s="114"/>
@@ -15483,106 +15478,106 @@
       <c r="H465" s="183"/>
       <c r="I465" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J465" s="183"/>
       <c r="K465" s="183"/>
       <c r="L465" s="183"/>
       <c r="M465" s="183"/>
     </row>
     <row r="466" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A466" s="76"/>
       <c r="B466" s="76"/>
       <c r="C466" s="76"/>
       <c r="D466" s="76"/>
       <c r="E466" s="76"/>
       <c r="F466" s="76"/>
       <c r="G466" s="76"/>
       <c r="H466" s="76"/>
       <c r="I466" s="76"/>
       <c r="J466" s="76"/>
       <c r="K466" s="76"/>
       <c r="L466" s="76"/>
       <c r="M466" s="76"/>
     </row>
     <row r="467" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B467" s="184" t="s">
+      <c r="B467" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C467" s="184"/>
-[...2 lines deleted...]
-      <c r="G467" s="184" t="s">
+      <c r="C467" s="181"/>
+      <c r="D467" s="181"/>
+      <c r="E467" s="181"/>
+      <c r="G467" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H467" s="184"/>
-      <c r="I467" s="184"/>
+      <c r="H467" s="181"/>
+      <c r="I467" s="181"/>
       <c r="J467"/>
       <c r="K467" s="5"/>
-      <c r="L467" s="184" t="s">
+      <c r="L467" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M467" s="184"/>
+      <c r="M467" s="181"/>
     </row>
     <row r="468" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B468" s="77"/>
       <c r="C468" s="77"/>
       <c r="D468" s="77"/>
       <c r="E468" s="77"/>
       <c r="G468" s="77"/>
       <c r="H468" s="77"/>
       <c r="I468" s="77"/>
       <c r="J468"/>
       <c r="K468" s="5"/>
       <c r="L468" s="77"/>
       <c r="M468" s="77"/>
     </row>
     <row r="469" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A469" s="35" t="s">
         <v>180</v>
       </c>
       <c r="B469" s="114"/>
       <c r="C469" s="114"/>
       <c r="D469" s="114"/>
       <c r="E469" s="114"/>
       <c r="F469" s="114"/>
       <c r="G469" s="114"/>
       <c r="H469" s="114"/>
       <c r="I469" s="114"/>
       <c r="J469" s="114"/>
       <c r="K469" s="114"/>
       <c r="L469" s="114"/>
       <c r="M469" s="114"/>
     </row>
     <row r="470" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A470" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B470" s="125"/>
-[...2 lines deleted...]
-      <c r="E470" s="125"/>
+      <c r="B470" s="126"/>
+      <c r="C470" s="126"/>
+      <c r="D470" s="126"/>
+      <c r="E470" s="126"/>
       <c r="F470" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G470" s="183"/>
       <c r="H470" s="183"/>
       <c r="I470" s="183"/>
       <c r="J470" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K470" s="183"/>
       <c r="L470" s="183"/>
       <c r="M470" s="183"/>
     </row>
     <row r="471" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A471" s="69"/>
       <c r="B471" s="69"/>
       <c r="C471" s="114"/>
       <c r="D471" s="114"/>
       <c r="E471" s="114"/>
       <c r="F471" s="179"/>
       <c r="G471" s="114"/>
       <c r="H471" s="114"/>
       <c r="I471" s="114"/>
       <c r="J471" s="114"/>
       <c r="K471" s="114"/>
@@ -15608,106 +15603,106 @@
       <c r="H472" s="183"/>
       <c r="I472" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J472" s="183"/>
       <c r="K472" s="183"/>
       <c r="L472" s="183"/>
       <c r="M472" s="183"/>
     </row>
     <row r="473" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A473" s="76"/>
       <c r="B473" s="76"/>
       <c r="C473" s="76"/>
       <c r="D473" s="76"/>
       <c r="E473" s="76"/>
       <c r="F473" s="76"/>
       <c r="G473" s="76"/>
       <c r="H473" s="76"/>
       <c r="I473" s="76"/>
       <c r="J473" s="76"/>
       <c r="K473" s="76"/>
       <c r="L473" s="76"/>
       <c r="M473" s="76"/>
     </row>
     <row r="474" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B474" s="184" t="s">
+      <c r="B474" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C474" s="184"/>
-[...2 lines deleted...]
-      <c r="G474" s="184" t="s">
+      <c r="C474" s="181"/>
+      <c r="D474" s="181"/>
+      <c r="E474" s="181"/>
+      <c r="G474" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H474" s="184"/>
-      <c r="I474" s="184"/>
+      <c r="H474" s="181"/>
+      <c r="I474" s="181"/>
       <c r="J474"/>
       <c r="K474" s="5"/>
-      <c r="L474" s="184" t="s">
+      <c r="L474" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M474" s="184"/>
+      <c r="M474" s="181"/>
     </row>
     <row r="475" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B475" s="77"/>
       <c r="C475" s="77"/>
       <c r="D475" s="77"/>
       <c r="E475" s="77"/>
       <c r="G475" s="77"/>
       <c r="H475" s="77"/>
       <c r="I475" s="77"/>
       <c r="J475"/>
       <c r="K475" s="5"/>
       <c r="L475" s="77"/>
       <c r="M475" s="77"/>
     </row>
     <row r="476" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A476" s="35" t="s">
         <v>181</v>
       </c>
       <c r="B476" s="114"/>
       <c r="C476" s="114"/>
       <c r="D476" s="114"/>
       <c r="E476" s="114"/>
       <c r="F476" s="114"/>
       <c r="G476" s="114"/>
       <c r="H476" s="114"/>
       <c r="I476" s="114"/>
       <c r="J476" s="114"/>
       <c r="K476" s="114"/>
       <c r="L476" s="114"/>
       <c r="M476" s="114"/>
     </row>
     <row r="477" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A477" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B477" s="125"/>
-[...2 lines deleted...]
-      <c r="E477" s="125"/>
+      <c r="B477" s="126"/>
+      <c r="C477" s="126"/>
+      <c r="D477" s="126"/>
+      <c r="E477" s="126"/>
       <c r="F477" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G477" s="183"/>
       <c r="H477" s="183"/>
       <c r="I477" s="183"/>
       <c r="J477" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K477" s="183"/>
       <c r="L477" s="183"/>
       <c r="M477" s="183"/>
     </row>
     <row r="478" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A478" s="69"/>
       <c r="B478" s="69"/>
       <c r="C478" s="114"/>
       <c r="D478" s="114"/>
       <c r="E478" s="114"/>
       <c r="F478" s="179"/>
       <c r="G478" s="114"/>
       <c r="H478" s="114"/>
       <c r="I478" s="114"/>
       <c r="J478" s="114"/>
       <c r="K478" s="114"/>
@@ -15733,106 +15728,106 @@
       <c r="H479" s="183"/>
       <c r="I479" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J479" s="183"/>
       <c r="K479" s="183"/>
       <c r="L479" s="183"/>
       <c r="M479" s="183"/>
     </row>
     <row r="480" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A480" s="76"/>
       <c r="B480" s="76"/>
       <c r="C480" s="76"/>
       <c r="D480" s="76"/>
       <c r="E480" s="76"/>
       <c r="F480" s="76"/>
       <c r="G480" s="76"/>
       <c r="H480" s="76"/>
       <c r="I480" s="76"/>
       <c r="J480" s="76"/>
       <c r="K480" s="76"/>
       <c r="L480" s="76"/>
       <c r="M480" s="76"/>
     </row>
     <row r="481" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B481" s="184" t="s">
+      <c r="B481" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C481" s="184"/>
-[...2 lines deleted...]
-      <c r="G481" s="184" t="s">
+      <c r="C481" s="181"/>
+      <c r="D481" s="181"/>
+      <c r="E481" s="181"/>
+      <c r="G481" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H481" s="184"/>
-      <c r="I481" s="184"/>
+      <c r="H481" s="181"/>
+      <c r="I481" s="181"/>
       <c r="J481"/>
       <c r="K481" s="5"/>
-      <c r="L481" s="184" t="s">
+      <c r="L481" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M481" s="184"/>
+      <c r="M481" s="181"/>
     </row>
     <row r="482" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B482" s="77"/>
       <c r="C482" s="77"/>
       <c r="D482" s="77"/>
       <c r="E482" s="77"/>
       <c r="G482" s="77"/>
       <c r="H482" s="77"/>
       <c r="I482" s="77"/>
       <c r="J482"/>
       <c r="K482" s="5"/>
       <c r="L482" s="77"/>
       <c r="M482" s="77"/>
     </row>
     <row r="483" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A483" s="35" t="s">
         <v>323</v>
       </c>
       <c r="B483" s="114"/>
       <c r="C483" s="114"/>
       <c r="D483" s="114"/>
       <c r="E483" s="114"/>
       <c r="F483" s="114"/>
       <c r="G483" s="114"/>
       <c r="H483" s="114"/>
       <c r="I483" s="114"/>
       <c r="J483" s="114"/>
       <c r="K483" s="114"/>
       <c r="L483" s="114"/>
       <c r="M483" s="114"/>
     </row>
     <row r="484" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A484" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B484" s="125"/>
-[...2 lines deleted...]
-      <c r="E484" s="125"/>
+      <c r="B484" s="126"/>
+      <c r="C484" s="126"/>
+      <c r="D484" s="126"/>
+      <c r="E484" s="126"/>
       <c r="F484" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G484" s="183"/>
       <c r="H484" s="183"/>
       <c r="I484" s="183"/>
       <c r="J484" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K484" s="183"/>
       <c r="L484" s="183"/>
       <c r="M484" s="183"/>
     </row>
     <row r="485" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A485" s="69"/>
       <c r="B485" s="69"/>
       <c r="C485" s="114"/>
       <c r="D485" s="114"/>
       <c r="E485" s="114"/>
       <c r="F485" s="179"/>
       <c r="G485" s="114"/>
       <c r="H485" s="114"/>
       <c r="I485" s="114"/>
       <c r="J485" s="114"/>
       <c r="K485" s="114"/>
@@ -15858,106 +15853,106 @@
       <c r="H486" s="183"/>
       <c r="I486" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J486" s="183"/>
       <c r="K486" s="183"/>
       <c r="L486" s="183"/>
       <c r="M486" s="183"/>
     </row>
     <row r="487" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A487" s="76"/>
       <c r="B487" s="76"/>
       <c r="C487" s="76"/>
       <c r="D487" s="76"/>
       <c r="E487" s="76"/>
       <c r="F487" s="76"/>
       <c r="G487" s="76"/>
       <c r="H487" s="76"/>
       <c r="I487" s="76"/>
       <c r="J487" s="76"/>
       <c r="K487" s="76"/>
       <c r="L487" s="76"/>
       <c r="M487" s="76"/>
     </row>
     <row r="488" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B488" s="184" t="s">
+      <c r="B488" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C488" s="184"/>
-[...2 lines deleted...]
-      <c r="G488" s="184" t="s">
+      <c r="C488" s="181"/>
+      <c r="D488" s="181"/>
+      <c r="E488" s="181"/>
+      <c r="G488" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H488" s="184"/>
-      <c r="I488" s="184"/>
+      <c r="H488" s="181"/>
+      <c r="I488" s="181"/>
       <c r="J488"/>
       <c r="K488" s="5"/>
-      <c r="L488" s="184" t="s">
+      <c r="L488" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M488" s="184"/>
+      <c r="M488" s="181"/>
     </row>
     <row r="489" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B489" s="77"/>
       <c r="C489" s="77"/>
       <c r="D489" s="77"/>
       <c r="E489" s="77"/>
       <c r="G489" s="77"/>
       <c r="H489" s="77"/>
       <c r="I489" s="77"/>
       <c r="J489"/>
       <c r="K489" s="5"/>
       <c r="L489" s="77"/>
       <c r="M489" s="77"/>
     </row>
     <row r="490" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="35" t="s">
         <v>324</v>
       </c>
       <c r="B490" s="114"/>
       <c r="C490" s="114"/>
       <c r="D490" s="114"/>
       <c r="E490" s="114"/>
       <c r="F490" s="114"/>
       <c r="G490" s="114"/>
       <c r="H490" s="114"/>
       <c r="I490" s="114"/>
       <c r="J490" s="114"/>
       <c r="K490" s="114"/>
       <c r="L490" s="114"/>
       <c r="M490" s="114"/>
     </row>
     <row r="491" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A491" s="185" t="s">
         <v>327</v>
       </c>
-      <c r="B491" s="125"/>
-[...2 lines deleted...]
-      <c r="E491" s="125"/>
+      <c r="B491" s="126"/>
+      <c r="C491" s="126"/>
+      <c r="D491" s="126"/>
+      <c r="E491" s="126"/>
       <c r="F491" s="183" t="s">
         <v>60</v>
       </c>
       <c r="G491" s="183"/>
       <c r="H491" s="183"/>
       <c r="I491" s="183"/>
       <c r="J491" s="183" t="s">
         <v>2</v>
       </c>
       <c r="K491" s="183"/>
       <c r="L491" s="183"/>
       <c r="M491" s="183"/>
     </row>
     <row r="492" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A492" s="69"/>
       <c r="B492" s="69"/>
       <c r="C492" s="114"/>
       <c r="D492" s="114"/>
       <c r="E492" s="114"/>
       <c r="F492" s="179"/>
       <c r="G492" s="114"/>
       <c r="H492" s="114"/>
       <c r="I492" s="114"/>
       <c r="J492" s="114"/>
       <c r="K492" s="114"/>
@@ -15983,353 +15978,353 @@
       <c r="H493" s="183"/>
       <c r="I493" s="183" t="s">
         <v>62</v>
       </c>
       <c r="J493" s="183"/>
       <c r="K493" s="183"/>
       <c r="L493" s="183"/>
       <c r="M493" s="183"/>
     </row>
     <row r="494" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A494" s="76"/>
       <c r="B494" s="76"/>
       <c r="C494" s="76"/>
       <c r="D494" s="76"/>
       <c r="E494" s="76"/>
       <c r="F494" s="76"/>
       <c r="G494" s="76"/>
       <c r="H494" s="76"/>
       <c r="I494" s="76"/>
       <c r="J494" s="76"/>
       <c r="K494" s="76"/>
       <c r="L494" s="76"/>
       <c r="M494" s="76"/>
     </row>
     <row r="495" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B495" s="184" t="s">
+      <c r="B495" s="181" t="s">
         <v>162</v>
       </c>
-      <c r="C495" s="184"/>
-[...2 lines deleted...]
-      <c r="G495" s="184" t="s">
+      <c r="C495" s="181"/>
+      <c r="D495" s="181"/>
+      <c r="E495" s="181"/>
+      <c r="G495" s="181" t="s">
         <v>163</v>
       </c>
-      <c r="H495" s="184"/>
-      <c r="I495" s="184"/>
+      <c r="H495" s="181"/>
+      <c r="I495" s="181"/>
       <c r="J495"/>
       <c r="K495" s="5"/>
-      <c r="L495" s="184" t="s">
+      <c r="L495" s="181" t="s">
         <v>164</v>
       </c>
-      <c r="M495" s="184"/>
+      <c r="M495" s="181"/>
     </row>
     <row r="496" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A496"/>
       <c r="B496" s="77"/>
       <c r="C496" s="77"/>
       <c r="D496" s="77"/>
       <c r="E496" s="77"/>
       <c r="F496"/>
       <c r="G496" s="77"/>
       <c r="H496" s="77"/>
       <c r="I496" s="77"/>
       <c r="J496"/>
       <c r="K496" s="25"/>
       <c r="L496" s="77"/>
       <c r="M496" s="77"/>
     </row>
     <row r="497" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A497" s="140" t="s">
+      <c r="A497" s="141" t="s">
         <v>182</v>
       </c>
-      <c r="B497" s="140"/>
-[...10 lines deleted...]
-      <c r="M497" s="140"/>
+      <c r="B497" s="141"/>
+      <c r="C497" s="141"/>
+      <c r="D497" s="141"/>
+      <c r="E497" s="141"/>
+      <c r="F497" s="141"/>
+      <c r="G497" s="141"/>
+      <c r="H497" s="141"/>
+      <c r="I497" s="141"/>
+      <c r="J497" s="141"/>
+      <c r="K497" s="141"/>
+      <c r="L497" s="141"/>
+      <c r="M497" s="141"/>
     </row>
     <row r="498" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A498" s="150" t="s">
+      <c r="A498" s="151" t="s">
         <v>56</v>
       </c>
-      <c r="B498" s="150"/>
+      <c r="B498" s="151"/>
       <c r="C498" s="114"/>
       <c r="D498" s="114"/>
       <c r="E498" s="114"/>
       <c r="F498" s="114"/>
       <c r="G498" s="114"/>
       <c r="H498" s="114"/>
       <c r="I498" s="114"/>
       <c r="J498" s="114"/>
       <c r="K498" s="114"/>
       <c r="L498" s="114"/>
       <c r="M498" s="114"/>
     </row>
     <row r="499" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A499" s="187" t="s">
+      <c r="A499" s="188" t="s">
         <v>263</v>
       </c>
-      <c r="B499" s="187"/>
-[...10 lines deleted...]
-      <c r="M499" s="187"/>
+      <c r="B499" s="188"/>
+      <c r="C499" s="188"/>
+      <c r="D499" s="188"/>
+      <c r="E499" s="188"/>
+      <c r="F499" s="188"/>
+      <c r="G499" s="188"/>
+      <c r="H499" s="188"/>
+      <c r="I499" s="188"/>
+      <c r="J499" s="188"/>
+      <c r="K499" s="188"/>
+      <c r="L499" s="188"/>
+      <c r="M499" s="188"/>
     </row>
     <row r="500" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A500" s="91" t="s">
         <v>264</v>
       </c>
       <c r="B500"/>
       <c r="C500"/>
       <c r="D500"/>
       <c r="E500"/>
       <c r="F500"/>
       <c r="G500"/>
       <c r="H500"/>
       <c r="I500"/>
       <c r="J500"/>
       <c r="K500"/>
       <c r="L500"/>
       <c r="M500"/>
     </row>
     <row r="501" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A501" s="224" t="s">
         <v>161</v>
       </c>
       <c r="B501" s="224"/>
       <c r="C501" s="224"/>
       <c r="D501" s="224"/>
       <c r="E501" s="224"/>
       <c r="F501" s="224" t="s">
         <v>173</v>
       </c>
       <c r="G501" s="225"/>
       <c r="H501" s="225"/>
       <c r="I501" s="225"/>
       <c r="J501" s="225"/>
       <c r="K501" s="225"/>
       <c r="L501" s="225"/>
       <c r="M501" s="225"/>
     </row>
     <row r="502" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A502" s="186" t="s">
         <v>165</v>
       </c>
       <c r="B502" s="186"/>
       <c r="C502" s="186"/>
       <c r="D502" s="186"/>
       <c r="E502" s="186"/>
       <c r="F502" s="186" t="s">
         <v>174</v>
       </c>
-      <c r="G502" s="188"/>
-[...5 lines deleted...]
-      <c r="M502" s="188"/>
+      <c r="G502" s="187"/>
+      <c r="H502" s="187"/>
+      <c r="I502" s="187"/>
+      <c r="J502" s="187"/>
+      <c r="K502" s="187"/>
+      <c r="L502" s="187"/>
+      <c r="M502" s="187"/>
     </row>
     <row r="503" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A503" s="186" t="s">
         <v>166</v>
       </c>
       <c r="B503" s="186"/>
       <c r="C503" s="186"/>
       <c r="D503" s="186"/>
       <c r="E503" s="186"/>
       <c r="F503" s="186" t="s">
         <v>175</v>
       </c>
-      <c r="G503" s="188"/>
-[...5 lines deleted...]
-      <c r="M503" s="188"/>
+      <c r="G503" s="187"/>
+      <c r="H503" s="187"/>
+      <c r="I503" s="187"/>
+      <c r="J503" s="187"/>
+      <c r="K503" s="187"/>
+      <c r="L503" s="187"/>
+      <c r="M503" s="187"/>
     </row>
     <row r="504" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A504" s="186" t="s">
         <v>167</v>
       </c>
       <c r="B504" s="186"/>
       <c r="C504" s="186"/>
       <c r="D504" s="186"/>
       <c r="E504" s="186"/>
       <c r="F504" s="186" t="s">
         <v>176</v>
       </c>
-      <c r="G504" s="188"/>
-[...5 lines deleted...]
-      <c r="M504" s="188"/>
+      <c r="G504" s="187"/>
+      <c r="H504" s="187"/>
+      <c r="I504" s="187"/>
+      <c r="J504" s="187"/>
+      <c r="K504" s="187"/>
+      <c r="L504" s="187"/>
+      <c r="M504" s="187"/>
     </row>
     <row r="505" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A505" s="186" t="s">
         <v>168</v>
       </c>
       <c r="B505" s="186"/>
       <c r="C505" s="186"/>
       <c r="D505" s="186"/>
       <c r="E505" s="186"/>
       <c r="F505" s="186" t="s">
         <v>177</v>
       </c>
-      <c r="G505" s="188"/>
-[...5 lines deleted...]
-      <c r="M505" s="188"/>
+      <c r="G505" s="187"/>
+      <c r="H505" s="187"/>
+      <c r="I505" s="187"/>
+      <c r="J505" s="187"/>
+      <c r="K505" s="187"/>
+      <c r="L505" s="187"/>
+      <c r="M505" s="187"/>
     </row>
     <row r="506" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A506" s="186" t="s">
         <v>169</v>
       </c>
       <c r="B506" s="186"/>
       <c r="C506" s="186"/>
       <c r="D506" s="186"/>
       <c r="E506" s="186"/>
       <c r="F506" s="186" t="s">
         <v>178</v>
       </c>
-      <c r="G506" s="188"/>
-[...5 lines deleted...]
-      <c r="M506" s="188"/>
+      <c r="G506" s="187"/>
+      <c r="H506" s="187"/>
+      <c r="I506" s="187"/>
+      <c r="J506" s="187"/>
+      <c r="K506" s="187"/>
+      <c r="L506" s="187"/>
+      <c r="M506" s="187"/>
     </row>
     <row r="507" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A507" s="186" t="s">
         <v>170</v>
       </c>
       <c r="B507" s="186"/>
       <c r="C507" s="186"/>
       <c r="D507" s="186"/>
       <c r="E507" s="186"/>
       <c r="F507" s="186" t="s">
         <v>179</v>
       </c>
-      <c r="G507" s="188"/>
-[...5 lines deleted...]
-      <c r="M507" s="188"/>
+      <c r="G507" s="187"/>
+      <c r="H507" s="187"/>
+      <c r="I507" s="187"/>
+      <c r="J507" s="187"/>
+      <c r="K507" s="187"/>
+      <c r="L507" s="187"/>
+      <c r="M507" s="187"/>
     </row>
     <row r="508" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A508" s="186" t="s">
         <v>171</v>
       </c>
       <c r="B508" s="186"/>
       <c r="C508" s="186"/>
       <c r="D508" s="186"/>
       <c r="E508" s="186"/>
       <c r="F508" s="186" t="s">
         <v>180</v>
       </c>
-      <c r="G508" s="188"/>
-[...5 lines deleted...]
-      <c r="M508" s="188"/>
+      <c r="G508" s="187"/>
+      <c r="H508" s="187"/>
+      <c r="I508" s="187"/>
+      <c r="J508" s="187"/>
+      <c r="K508" s="187"/>
+      <c r="L508" s="187"/>
+      <c r="M508" s="187"/>
     </row>
     <row r="509" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A509" s="186" t="s">
         <v>172</v>
       </c>
       <c r="B509" s="186"/>
       <c r="C509" s="186"/>
       <c r="D509" s="186"/>
       <c r="E509" s="186"/>
       <c r="F509" s="186" t="s">
         <v>181</v>
       </c>
-      <c r="G509" s="188"/>
-[...5 lines deleted...]
-      <c r="M509" s="188"/>
+      <c r="G509" s="187"/>
+      <c r="H509" s="187"/>
+      <c r="I509" s="187"/>
+      <c r="J509" s="187"/>
+      <c r="K509" s="187"/>
+      <c r="L509" s="187"/>
+      <c r="M509" s="187"/>
     </row>
     <row r="510" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A510" s="215"/>
       <c r="B510" s="215"/>
       <c r="C510" s="215"/>
       <c r="D510" s="215"/>
       <c r="E510" s="215"/>
       <c r="F510" s="215"/>
       <c r="G510" s="215"/>
       <c r="H510" s="215"/>
       <c r="I510" s="215"/>
       <c r="J510" s="215"/>
       <c r="K510" s="215"/>
       <c r="L510" s="215"/>
       <c r="M510" s="215"/>
     </row>
     <row r="511" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A511" s="184" t="s">
+      <c r="A511" s="181" t="s">
         <v>156</v>
       </c>
-      <c r="B511" s="184"/>
-[...10 lines deleted...]
-      <c r="M511" s="184"/>
+      <c r="B511" s="181"/>
+      <c r="C511" s="181"/>
+      <c r="D511" s="181"/>
+      <c r="E511" s="181"/>
+      <c r="F511" s="181"/>
+      <c r="G511" s="181"/>
+      <c r="H511" s="181"/>
+      <c r="I511" s="181"/>
+      <c r="J511" s="181"/>
+      <c r="K511" s="181"/>
+      <c r="L511" s="181"/>
+      <c r="M511" s="181"/>
     </row>
     <row r="512" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A512" s="216"/>
       <c r="B512" s="216"/>
       <c r="C512" s="216"/>
       <c r="D512" s="216"/>
       <c r="E512" s="216"/>
       <c r="F512" s="216"/>
       <c r="G512" s="216"/>
       <c r="H512" s="216"/>
       <c r="I512" s="216"/>
       <c r="J512" s="216"/>
       <c r="K512" s="216"/>
       <c r="L512" s="216"/>
       <c r="M512" s="216"/>
     </row>
     <row r="513" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A513" s="217" t="s">
         <v>183</v>
       </c>
       <c r="B513" s="217"/>
       <c r="C513" s="217"/>
       <c r="D513" s="217"/>
       <c r="E513" s="217"/>
       <c r="F513" s="217"/>
@@ -16514,185 +16509,185 @@
       <c r="F524" s="6"/>
       <c r="G524" s="6"/>
       <c r="H524" s="6"/>
       <c r="I524" s="6"/>
       <c r="J524" s="6"/>
       <c r="K524" s="6"/>
       <c r="L524" s="6"/>
       <c r="M524" s="6"/>
     </row>
     <row r="525" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A525" s="41" t="s">
         <v>191</v>
       </c>
       <c r="B525" s="42" t="s">
         <v>190</v>
       </c>
       <c r="C525" s="6"/>
       <c r="D525" s="6"/>
       <c r="E525" s="6"/>
       <c r="F525" s="6"/>
       <c r="G525" s="6"/>
       <c r="H525" s="6"/>
       <c r="I525" s="6"/>
       <c r="J525" s="6"/>
       <c r="K525" s="11"/>
-      <c r="L525" s="123"/>
-      <c r="M525" s="123"/>
+      <c r="L525" s="124"/>
+      <c r="M525" s="124"/>
     </row>
     <row r="526" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="41" t="s">
         <v>192</v>
       </c>
       <c r="B526" s="36" t="s">
         <v>274</v>
       </c>
       <c r="C526" s="6"/>
       <c r="D526" s="6"/>
       <c r="E526" s="6"/>
       <c r="F526" s="6"/>
       <c r="G526" s="6"/>
       <c r="H526" s="6"/>
       <c r="I526" s="6"/>
       <c r="J526" s="6"/>
       <c r="K526" s="6"/>
-      <c r="L526" s="123"/>
-      <c r="M526" s="123"/>
+      <c r="L526" s="124"/>
+      <c r="M526" s="124"/>
     </row>
     <row r="527" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="41" t="s">
         <v>193</v>
       </c>
       <c r="B527" s="36" t="s">
         <v>194</v>
       </c>
       <c r="C527" s="6"/>
       <c r="D527" s="6"/>
       <c r="E527" s="6"/>
       <c r="F527" s="6"/>
       <c r="G527" s="6"/>
       <c r="H527" s="6"/>
       <c r="I527" s="6"/>
       <c r="J527" s="6"/>
       <c r="K527" s="6"/>
-      <c r="L527" s="123"/>
-      <c r="M527" s="123"/>
+      <c r="L527" s="124"/>
+      <c r="M527" s="124"/>
     </row>
     <row r="528" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="41" t="s">
         <v>195</v>
       </c>
       <c r="B528" s="36" t="s">
         <v>196</v>
       </c>
       <c r="C528" s="6"/>
       <c r="D528" s="6"/>
       <c r="E528" s="6"/>
       <c r="F528" s="6"/>
       <c r="G528" s="6"/>
       <c r="H528" s="6"/>
       <c r="I528" s="6"/>
       <c r="J528" s="6"/>
       <c r="K528" s="6"/>
       <c r="L528" s="130"/>
       <c r="M528" s="130"/>
     </row>
     <row r="529" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A529" s="41" t="s">
         <v>197</v>
       </c>
       <c r="B529" s="36" t="s">
         <v>198</v>
       </c>
       <c r="C529" s="6"/>
       <c r="D529" s="6"/>
       <c r="E529" s="6"/>
       <c r="F529" s="6"/>
       <c r="G529" s="6"/>
       <c r="H529" s="6"/>
       <c r="I529" s="6"/>
-      <c r="J529" s="123"/>
-[...2 lines deleted...]
-      <c r="M529" s="123"/>
+      <c r="J529" s="124"/>
+      <c r="K529" s="124"/>
+      <c r="L529" s="124"/>
+      <c r="M529" s="124"/>
     </row>
     <row r="530" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="41" t="s">
         <v>199</v>
       </c>
       <c r="B530" s="36" t="s">
         <v>200</v>
       </c>
       <c r="C530" s="6"/>
       <c r="D530" s="6"/>
       <c r="E530" s="6"/>
       <c r="F530" s="6"/>
       <c r="G530" s="6"/>
-      <c r="H530" s="123"/>
-[...1 lines deleted...]
-      <c r="J530" s="123"/>
+      <c r="H530" s="124"/>
+      <c r="I530" s="124"/>
+      <c r="J530" s="124"/>
       <c r="K530" s="6"/>
       <c r="L530" s="6"/>
       <c r="M530" s="6"/>
     </row>
     <row r="531" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="41" t="s">
         <v>201</v>
       </c>
       <c r="B531" s="36" t="s">
         <v>275</v>
       </c>
       <c r="C531" s="6"/>
       <c r="D531" s="6"/>
       <c r="E531" s="6"/>
       <c r="F531" s="6"/>
       <c r="G531" s="6"/>
-      <c r="H531" s="123"/>
-[...1 lines deleted...]
-      <c r="J531" s="123"/>
+      <c r="H531" s="124"/>
+      <c r="I531" s="124"/>
+      <c r="J531" s="124"/>
       <c r="K531" s="6"/>
       <c r="L531" s="6"/>
       <c r="M531" s="9"/>
     </row>
     <row r="532" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="41" t="s">
         <v>214</v>
       </c>
       <c r="B532" s="36" t="s">
         <v>276</v>
       </c>
       <c r="C532"/>
       <c r="D532"/>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532"/>
       <c r="H532"/>
       <c r="I532"/>
       <c r="J532"/>
       <c r="K532"/>
-      <c r="L532" s="123"/>
-      <c r="M532" s="123"/>
+      <c r="L532" s="124"/>
+      <c r="M532" s="124"/>
     </row>
     <row r="533" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A533" s="41" t="s">
         <v>202</v>
       </c>
       <c r="B533" s="36" t="s">
         <v>203</v>
       </c>
       <c r="C533"/>
       <c r="D533"/>
       <c r="E533"/>
       <c r="F533" s="114"/>
       <c r="G533" s="114"/>
       <c r="H533" s="114"/>
       <c r="I533"/>
       <c r="J533"/>
       <c r="K533"/>
       <c r="L533"/>
       <c r="M533"/>
     </row>
     <row r="534" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="41" t="s">
         <v>204</v>
       </c>
       <c r="B534" s="36" t="s">
@@ -16723,52 +16718,52 @@
       <c r="F535"/>
       <c r="G535"/>
       <c r="H535"/>
       <c r="I535"/>
       <c r="J535"/>
       <c r="K535" s="19"/>
       <c r="L535" s="114"/>
       <c r="M535" s="114"/>
     </row>
     <row r="536" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="41" t="s">
         <v>208</v>
       </c>
       <c r="B536" s="36" t="s">
         <v>209</v>
       </c>
       <c r="C536"/>
       <c r="D536"/>
       <c r="E536"/>
       <c r="F536"/>
       <c r="G536"/>
       <c r="H536"/>
       <c r="I536"/>
       <c r="J536"/>
       <c r="K536"/>
-      <c r="L536" s="124"/>
-      <c r="M536" s="124"/>
+      <c r="L536" s="125"/>
+      <c r="M536" s="125"/>
     </row>
     <row r="537" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="41" t="s">
         <v>210</v>
       </c>
       <c r="B537" s="36" t="s">
         <v>211</v>
       </c>
       <c r="C537"/>
       <c r="D537"/>
       <c r="E537"/>
       <c r="F537"/>
       <c r="G537" s="114"/>
       <c r="H537" s="114"/>
       <c r="I537"/>
       <c r="J537"/>
       <c r="K537"/>
       <c r="L537"/>
       <c r="M537"/>
     </row>
     <row r="538" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="41" t="s">
         <v>215</v>
       </c>
       <c r="B538" s="36" t="s">
@@ -16796,53 +16791,53 @@
       <c r="C539"/>
       <c r="D539"/>
       <c r="E539"/>
       <c r="F539"/>
       <c r="G539" s="66"/>
       <c r="H539" s="66"/>
       <c r="I539"/>
       <c r="J539"/>
       <c r="K539"/>
       <c r="L539" s="114"/>
       <c r="M539" s="114"/>
     </row>
     <row r="540" spans="1:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A540" s="41" t="s">
         <v>216</v>
       </c>
       <c r="B540" s="36" t="s">
         <v>278</v>
       </c>
       <c r="C540"/>
       <c r="D540"/>
       <c r="E540"/>
       <c r="F540" s="113"/>
       <c r="G540" s="113"/>
       <c r="H540"/>
-      <c r="I540" s="128"/>
-[...1 lines deleted...]
-      <c r="K540" s="128"/>
+      <c r="I540" s="129"/>
+      <c r="J540" s="129"/>
+      <c r="K540" s="129"/>
       <c r="L540"/>
       <c r="M540"/>
     </row>
     <row r="541" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="41" t="s">
         <v>217</v>
       </c>
       <c r="B541" s="36" t="s">
         <v>279</v>
       </c>
       <c r="C541"/>
       <c r="D541"/>
       <c r="E541"/>
       <c r="F541" s="218"/>
       <c r="G541" s="218"/>
       <c r="H541"/>
       <c r="I541"/>
       <c r="J541"/>
       <c r="K541"/>
       <c r="L541"/>
       <c r="M541" s="66"/>
     </row>
     <row r="542" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="41" t="s">
         <v>281</v>
@@ -46722,99 +46717,93 @@
     <row r="28158" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28159" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28160" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28161" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28162" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28163" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28164" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28165" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28166" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28167" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28168" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28169" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28170" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28171" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28172" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28173" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28174" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28175" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28176" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28177" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28178" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28179" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28180" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="28181" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Ra0bcHAUdCHpargpEAnQdrHTU3ggmNrpmV46hoc0oGC5pWxYpGRXJrfm3+1vOIg8G/HSa0fKaxPi/FhzC2iy5Q==" saltValue="VHWsjwjVlfutnv/DL8nF+w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Pqe+g3w8BTazmgkEYqmh0FnbFNR79t9xHatf+QhukrOzSEdojXWlWjsGKecnXII2tuLK4w/P04yu9UXuBIQ1Fg==" saltValue="5RjWTLLC2zPb+LadHvTb9w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="885">
     <mergeCell ref="C493:E493"/>
     <mergeCell ref="F493:H493"/>
     <mergeCell ref="I493:M493"/>
     <mergeCell ref="B495:E495"/>
     <mergeCell ref="G495:I495"/>
     <mergeCell ref="L495:M495"/>
     <mergeCell ref="B490:E490"/>
     <mergeCell ref="F490:I490"/>
     <mergeCell ref="J490:M490"/>
     <mergeCell ref="A491:E491"/>
     <mergeCell ref="F491:I491"/>
     <mergeCell ref="J491:M491"/>
     <mergeCell ref="C492:E492"/>
     <mergeCell ref="F492:H492"/>
     <mergeCell ref="I492:M492"/>
+    <mergeCell ref="C486:E486"/>
+    <mergeCell ref="F486:H486"/>
+    <mergeCell ref="I486:M486"/>
     <mergeCell ref="B488:E488"/>
     <mergeCell ref="G488:I488"/>
     <mergeCell ref="L488:M488"/>
     <mergeCell ref="B483:E483"/>
     <mergeCell ref="F483:I483"/>
     <mergeCell ref="J483:M483"/>
     <mergeCell ref="A484:E484"/>
     <mergeCell ref="F484:I484"/>
     <mergeCell ref="J484:M484"/>
     <mergeCell ref="C485:E485"/>
     <mergeCell ref="F485:H485"/>
     <mergeCell ref="I485:M485"/>
+    <mergeCell ref="F477:I477"/>
+    <mergeCell ref="J477:M477"/>
+    <mergeCell ref="C478:E478"/>
+    <mergeCell ref="F478:H478"/>
+    <mergeCell ref="I478:M478"/>
     <mergeCell ref="C479:E479"/>
     <mergeCell ref="F479:H479"/>
     <mergeCell ref="I479:M479"/>
     <mergeCell ref="B481:E481"/>
     <mergeCell ref="G481:I481"/>
     <mergeCell ref="L481:M481"/>
-    <mergeCell ref="C486:E486"/>
-[...12 lines deleted...]
-    <mergeCell ref="I478:M478"/>
     <mergeCell ref="L527:M527"/>
     <mergeCell ref="L535:M535"/>
     <mergeCell ref="L525:M525"/>
     <mergeCell ref="C498:M498"/>
     <mergeCell ref="A501:E501"/>
     <mergeCell ref="F501:M501"/>
     <mergeCell ref="B462:E462"/>
     <mergeCell ref="F462:I462"/>
     <mergeCell ref="J462:M462"/>
     <mergeCell ref="A463:E463"/>
     <mergeCell ref="F463:I463"/>
     <mergeCell ref="J463:M463"/>
     <mergeCell ref="C464:E464"/>
     <mergeCell ref="F464:H464"/>
     <mergeCell ref="I464:M464"/>
     <mergeCell ref="F470:I470"/>
     <mergeCell ref="J470:M470"/>
     <mergeCell ref="C471:E471"/>
     <mergeCell ref="F471:H471"/>
     <mergeCell ref="I471:M471"/>
     <mergeCell ref="C472:E472"/>
     <mergeCell ref="F472:H472"/>
     <mergeCell ref="I472:M472"/>
     <mergeCell ref="B474:E474"/>
     <mergeCell ref="F620:G620"/>
@@ -47159,66 +47148,70 @@
     <mergeCell ref="B363:E363"/>
     <mergeCell ref="B365:E365"/>
     <mergeCell ref="F365:I365"/>
     <mergeCell ref="J365:M365"/>
     <mergeCell ref="A366:E366"/>
     <mergeCell ref="A359:E359"/>
     <mergeCell ref="F359:I359"/>
     <mergeCell ref="J359:M359"/>
     <mergeCell ref="G363:I363"/>
     <mergeCell ref="L363:M363"/>
     <mergeCell ref="C354:E354"/>
     <mergeCell ref="L356:M356"/>
     <mergeCell ref="G356:I356"/>
     <mergeCell ref="B356:E356"/>
     <mergeCell ref="F354:H354"/>
     <mergeCell ref="I354:M354"/>
     <mergeCell ref="A348:M348"/>
     <mergeCell ref="B351:E351"/>
     <mergeCell ref="F351:I351"/>
     <mergeCell ref="J351:M351"/>
     <mergeCell ref="A352:E352"/>
     <mergeCell ref="F352:I352"/>
     <mergeCell ref="B358:E358"/>
     <mergeCell ref="F358:I358"/>
     <mergeCell ref="J358:M358"/>
+    <mergeCell ref="I353:M353"/>
+    <mergeCell ref="C353:E353"/>
     <mergeCell ref="C320:E320"/>
     <mergeCell ref="A322:M322"/>
     <mergeCell ref="A326:M326"/>
     <mergeCell ref="F320:H320"/>
     <mergeCell ref="I320:M320"/>
     <mergeCell ref="A332:B332"/>
     <mergeCell ref="C332:E332"/>
     <mergeCell ref="A337:B337"/>
     <mergeCell ref="C337:E337"/>
     <mergeCell ref="F337:I337"/>
     <mergeCell ref="J337:M337"/>
     <mergeCell ref="F334:H334"/>
     <mergeCell ref="I334:M334"/>
     <mergeCell ref="A333:E333"/>
     <mergeCell ref="F333:I333"/>
     <mergeCell ref="J332:M332"/>
+    <mergeCell ref="F327:I327"/>
+    <mergeCell ref="J327:M327"/>
     <mergeCell ref="F290:H290"/>
     <mergeCell ref="A318:E318"/>
     <mergeCell ref="F318:I318"/>
     <mergeCell ref="J318:M318"/>
     <mergeCell ref="F319:H319"/>
     <mergeCell ref="I319:M319"/>
     <mergeCell ref="C319:E319"/>
     <mergeCell ref="C315:E315"/>
     <mergeCell ref="B317:E317"/>
     <mergeCell ref="F317:I317"/>
     <mergeCell ref="J317:M317"/>
     <mergeCell ref="F315:H315"/>
     <mergeCell ref="I315:M315"/>
     <mergeCell ref="A296:M296"/>
     <mergeCell ref="F295:H295"/>
     <mergeCell ref="I295:M295"/>
     <mergeCell ref="C295:E295"/>
     <mergeCell ref="F294:H294"/>
     <mergeCell ref="F314:H314"/>
     <mergeCell ref="I314:M314"/>
     <mergeCell ref="C314:E314"/>
     <mergeCell ref="B302:E302"/>
     <mergeCell ref="F302:I302"/>
     <mergeCell ref="J302:M302"/>
     <mergeCell ref="I289:M289"/>
@@ -47308,131 +47301,133 @@
     <mergeCell ref="K129:M129"/>
     <mergeCell ref="K130:M130"/>
     <mergeCell ref="K131:M131"/>
     <mergeCell ref="K132:M132"/>
     <mergeCell ref="F215:I215"/>
     <mergeCell ref="J215:M215"/>
     <mergeCell ref="A216:E216"/>
     <mergeCell ref="F216:I216"/>
     <mergeCell ref="C212:E212"/>
     <mergeCell ref="F213:H213"/>
     <mergeCell ref="F220:I220"/>
     <mergeCell ref="J220:M220"/>
     <mergeCell ref="A221:E221"/>
     <mergeCell ref="F221:I221"/>
     <mergeCell ref="J221:M221"/>
     <mergeCell ref="C220:E220"/>
     <mergeCell ref="A220:B220"/>
     <mergeCell ref="C222:E222"/>
     <mergeCell ref="I218:M218"/>
     <mergeCell ref="B460:E460"/>
     <mergeCell ref="A503:E503"/>
     <mergeCell ref="G460:I460"/>
     <mergeCell ref="L460:M460"/>
     <mergeCell ref="A499:M499"/>
     <mergeCell ref="F502:M502"/>
+    <mergeCell ref="J397:M397"/>
+    <mergeCell ref="L402:M402"/>
+    <mergeCell ref="B404:E404"/>
+    <mergeCell ref="F404:I404"/>
+    <mergeCell ref="J404:M404"/>
+    <mergeCell ref="A405:E405"/>
+    <mergeCell ref="F405:I405"/>
+    <mergeCell ref="J405:M405"/>
+    <mergeCell ref="F398:I398"/>
+    <mergeCell ref="J398:M398"/>
+    <mergeCell ref="F399:H399"/>
     <mergeCell ref="A508:E508"/>
     <mergeCell ref="A505:E505"/>
     <mergeCell ref="A506:E506"/>
     <mergeCell ref="F505:M505"/>
     <mergeCell ref="F506:M506"/>
     <mergeCell ref="F507:M507"/>
     <mergeCell ref="A497:M497"/>
     <mergeCell ref="A502:E502"/>
     <mergeCell ref="C465:E465"/>
     <mergeCell ref="F465:H465"/>
     <mergeCell ref="I465:M465"/>
     <mergeCell ref="B467:E467"/>
     <mergeCell ref="G467:I467"/>
     <mergeCell ref="L467:M467"/>
     <mergeCell ref="B469:E469"/>
     <mergeCell ref="F469:I469"/>
     <mergeCell ref="J469:M469"/>
     <mergeCell ref="A470:E470"/>
-    <mergeCell ref="J397:M397"/>
-[...9 lines deleted...]
-    <mergeCell ref="F399:H399"/>
+    <mergeCell ref="G474:I474"/>
+    <mergeCell ref="L474:M474"/>
+    <mergeCell ref="B476:E476"/>
+    <mergeCell ref="F476:I476"/>
+    <mergeCell ref="J476:M476"/>
+    <mergeCell ref="A477:E477"/>
     <mergeCell ref="I399:M399"/>
     <mergeCell ref="C399:E399"/>
     <mergeCell ref="B402:E402"/>
     <mergeCell ref="C400:E400"/>
     <mergeCell ref="A328:E328"/>
     <mergeCell ref="F328:I328"/>
     <mergeCell ref="J328:M328"/>
     <mergeCell ref="C327:E327"/>
     <mergeCell ref="F393:H393"/>
     <mergeCell ref="I393:M393"/>
     <mergeCell ref="B395:E395"/>
     <mergeCell ref="J390:M390"/>
     <mergeCell ref="A391:E391"/>
     <mergeCell ref="F391:I391"/>
     <mergeCell ref="J391:M391"/>
     <mergeCell ref="F392:H392"/>
     <mergeCell ref="I392:M392"/>
     <mergeCell ref="F390:I390"/>
     <mergeCell ref="C392:E392"/>
     <mergeCell ref="B390:E390"/>
     <mergeCell ref="C393:E393"/>
     <mergeCell ref="G395:I395"/>
     <mergeCell ref="J352:M352"/>
     <mergeCell ref="F353:H353"/>
-    <mergeCell ref="I353:M353"/>
-    <mergeCell ref="C353:E353"/>
     <mergeCell ref="A347:M347"/>
     <mergeCell ref="A345:M345"/>
     <mergeCell ref="B267:E267"/>
     <mergeCell ref="F267:I267"/>
     <mergeCell ref="F265:H265"/>
     <mergeCell ref="F248:H248"/>
     <mergeCell ref="A388:M388"/>
     <mergeCell ref="J307:M307"/>
     <mergeCell ref="A308:E308"/>
     <mergeCell ref="F308:I308"/>
     <mergeCell ref="J308:M308"/>
     <mergeCell ref="F309:H309"/>
     <mergeCell ref="C305:E305"/>
     <mergeCell ref="F304:H304"/>
     <mergeCell ref="J303:M303"/>
     <mergeCell ref="C304:E304"/>
     <mergeCell ref="F305:H305"/>
     <mergeCell ref="I305:M305"/>
     <mergeCell ref="A313:E313"/>
     <mergeCell ref="F313:I313"/>
     <mergeCell ref="J313:M313"/>
     <mergeCell ref="F307:I307"/>
     <mergeCell ref="I304:M304"/>
     <mergeCell ref="I330:M330"/>
-    <mergeCell ref="F327:I327"/>
-    <mergeCell ref="J327:M327"/>
     <mergeCell ref="J258:M258"/>
     <mergeCell ref="F268:I268"/>
     <mergeCell ref="C243:E243"/>
     <mergeCell ref="F242:H242"/>
     <mergeCell ref="A268:E268"/>
     <mergeCell ref="I264:M264"/>
     <mergeCell ref="C264:E264"/>
     <mergeCell ref="F274:H274"/>
     <mergeCell ref="I274:M274"/>
     <mergeCell ref="J267:M267"/>
     <mergeCell ref="J273:M273"/>
     <mergeCell ref="J246:M246"/>
     <mergeCell ref="F246:I246"/>
     <mergeCell ref="C253:E253"/>
     <mergeCell ref="F250:I250"/>
     <mergeCell ref="J250:M250"/>
     <mergeCell ref="B250:E250"/>
     <mergeCell ref="A249:M249"/>
     <mergeCell ref="C252:E252"/>
     <mergeCell ref="F253:H253"/>
     <mergeCell ref="I253:M253"/>
     <mergeCell ref="I260:M260"/>
     <mergeCell ref="A261:M261"/>
     <mergeCell ref="F270:H270"/>
     <mergeCell ref="C248:E248"/>
@@ -47631,100 +47626,70 @@
     <mergeCell ref="H559:I559"/>
     <mergeCell ref="J591:M591"/>
     <mergeCell ref="I587:K587"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A520" r:id="rId1" display="mailto:treasurer@cccuhq.org" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.11" right="0.22" top="0.15" bottom="0" header="0" footer="0"/>
   <pageSetup scale="98" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="8" manualBreakCount="8">
     <brk id="84" max="12" man="1"/>
     <brk id="132" max="12" man="1"/>
     <brk id="190" max="12" man="1"/>
     <brk id="255" max="12" man="1"/>
     <brk id="386" max="16383" man="1"/>
     <brk id="496" max="12" man="1"/>
     <brk id="549" max="12" man="1"/>
     <brk id="601" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Church Report</vt:lpstr>
+      <vt:lpstr>'Church Report'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Churches of Christ in Christian Union</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lisa Trimble</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>